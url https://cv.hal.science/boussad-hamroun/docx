--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Order LQG Control Design for Infinite Dimensional Port-Hamiltonian Systems</w:t>
+                <w:t xml:space="preserve">A thermodynamic approach to the stabilization of tubular reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxin Wu</w:t>
+                <w:t xml:space="preserve">Weijun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (2), pp.865 - 871. </w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108, pp.98-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2997373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2021.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132036v1</w:t>
+                <w:t xml:space="preserve">hal-03845188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic approach to the stabilization of tubular reactors</w:t>
+                <w:t xml:space="preserve">Reduced Order LQG Control Design for Infinite Dimensional Port-Hamiltonian Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weijun Zhou</w:t>
+                <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 108, pp.98-111. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (2), pp.865 - 871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2021.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2997373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845188v1</w:t>
+                <w:t xml:space="preserve">hal-03132036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed port-Hamiltonian modelling for irreversible processes</w:t>
               </w:r>
@@ -629,51 +629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -749,90 +749,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port Hamiltonian System in Descriptor Form for Balanced Reduction: Application to a Nanotweezer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (3), pp.11404-11409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1052,51 +1052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussag Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (7-10), pp.645-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1115,347 +1115,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lattice Boltzmann Model for the Simulation of Flows in Open Channels with Application to Flows in a Submerged Sluice Gate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control by Interconnection and Energy-Shaping Methods of Port Hamiltonian Models. Application to the Shallow Water Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Dimofte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)IR.1943-4774.0000260⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (5), pp.545 - 563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejc.16.545-563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625050v1</w:t>
+                <w:t xml:space="preserve">hal-01625065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control by Interconnection and Energy-Shaping Methods of Port Hamiltonian Models. Application to the Shallow Water Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Lattice Boltzmann Model for the Simulation of Flows in Open Channels with Application to Flows in a Submerged Sluice Gate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira El Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 (5), pp.545 - 563. </w:t>
+              <w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136 (12), pp.809 - 822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejc.16.545-563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)IR.1943-4774.0000260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625065v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary control of nonlinear distributed parameters port-Hamiltonian models for the shallow water dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Dimofte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (3), pp. 286-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1506,51 +1506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSEAS Transactions on Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (12), pp. 995-1008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1646,51 +1646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1750,51 +1750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Zitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2079,51 +2079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamique des phénomènes irréversibles et automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2174,90 +2174,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order controller design for Timoshenko beam: A port Hamiltonian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toulouse, France. pp.7121-7126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2376,425 +2376,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative boundary control systems with application to an isothermal tubular reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weijun Zhou</w:t>
+                <w:t xml:space="preserve">Use of entropy curvature properties for process automatic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bahroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preprint of the 5th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th Joint European Thermodynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900924v1</w:t>
+                <w:t xml:space="preserve">hal-02141374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of entropy curvature properties for process automatic control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Infinite Dimensional Port Hamiltonian Representation of reaction diffusion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Joint European Thermodynamics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC-PapersOnLine, 8th International Conference on Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienna, Austria. pp.476-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141374v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Dimensional Port Hamiltonian Representation of reaction diffusion processes</w:t>
+                <w:t xml:space="preserve">Power preserving model reduction of 2D vibro-acoustic system: A port Hamiltonian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weijun Zhou</w:t>
+                <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine, 8th International Conference on Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vienna, Austria. pp.476-481, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 5th IFAC Workshop on Lagrangian and Hamiltonian Methods for Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France. pp.206-211, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900918v1</w:t>
+                <w:t xml:space="preserve">hal-01905357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid model for dynamic simulation of an air-cooled heat pump system coupled with a PCM storage tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2852,486 +2852,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power preserving model reduction of 2D vibro-acoustic system: A port Hamiltonian approach</w:t>
+                <w:t xml:space="preserve">Lyapunov based nonlinear control of tubular chemical reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxin Wu</w:t>
+                <w:t xml:space="preserve">Weijun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th IFAC Workshop on Lagrangian and Hamiltonian Methods for Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France. pp.206-211, </w:t>
+              <w:t xml:space="preserve">Proceedings of the IFAC International Symposium on Advanced Control of Chemical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Whistler, British Columbia, Canada. pp.1045-1050, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905357v1</w:t>
+                <w:t xml:space="preserve">hal-01905359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov based nonlinear control of tubular chemical reactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dissipative boundary control systems with application to an isothermal tubular reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IFAC International Symposium on Advanced Control of Chemical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Whistler, British Columbia, Canada. pp.1045-1050, </w:t>
+              <w:t xml:space="preserve">Preprint of the 5th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France. pp.150-153, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905359v1</w:t>
+                <w:t xml:space="preserve">hal-01900924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized availability function for the control of chemical reactors</w:t>
+                <w:t xml:space="preserve">Structure preserving reduction of port hamiltonian system using a modified LQG method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weijun Zhou</w:t>
+                <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pr. of the IEEE 33rd Chinese Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 33rd Chinese Control Conference (CCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nanjing, China. pp.3528-3533</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900928v1</w:t>
+                <w:t xml:space="preserve">hal-02150084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure preserving reduction of port hamiltonian system using a modified LQG method</w:t>
+                <w:t xml:space="preserve">Generalized availability function for the control of chemical reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxin Wu</w:t>
+                <w:t xml:space="preserve">Weijun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 33rd Chinese Control Conference (CCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pr. of the IEEE 33rd Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nanjing, China. pp.3505-3510, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ChiCC.2014.6895521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150084v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique hybride des échangeurs évaporateurs et condenseurs</w:t>
               </w:r>
@@ -3438,90 +3438,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite Dimensional Port Hamiltonian Representation of Chemical Reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussag Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control, LHMNLC'12.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bertinoro, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3572,51 +3572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bologna, Italy. pp.855-860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3654,51 +3654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control by Interconnection and Energy Shaping Methods of Port Hamiltonian Models - Application to the Shallow Water Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3762,51 +3762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Systems Theory : Modeling, Analysis and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, FES, Morocco. pp. 547-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3857,51 +3857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp. 3917-3922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3952,51 +3952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSEAS, 2nd IASME Int. Conf. on Water Resources, Hydraulics &amp; Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Portorose, Slovenia. pp 182-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4047,51 +4047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp. 1578-1583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4250,269 +4250,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle dynamique flexible pour prédire les réponses transitoires des échangeurs évaporateurs et condenseurs</w:t>
+                <w:t xml:space="preserve">Un modèle hybride pour prédire le comportement dynamique d’une pompe à chaleur air-eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussag Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113840v1</w:t>
+                <w:t xml:space="preserve">hal-02107575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle hybride pour prédire le comportement dynamique d’une pompe à chaleur air-eau</w:t>
+                <w:t xml:space="preserve">Un modèle dynamique flexible pour prédire les réponses transitoires des échangeurs évaporateurs et condenseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Jallut</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107575v1</w:t>
+                <w:t xml:space="preserve">hal-02113840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4569,51 +4569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4820,51 +4820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2997373" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Zhou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.11.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gorrec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2016.1237970" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BH3Q63-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JD5GLBS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01579" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01636982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chopard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.371011.260112s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Peng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussag Hamroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0000260" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Dimofte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.16.545-563" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00227524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zitte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.603" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zitte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.057" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905350v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.547" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.759" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900924v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.230" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141374v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bahroun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Hoang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.119" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.240" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2014.6895521" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jallut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00227526v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jing" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107575v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Zhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.11.006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2997373" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gorrec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2016.1237970" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BH3Q63-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JD5GLBS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01579" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01636982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chopard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.371011.260112s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Peng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussag Hamroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Dimofte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.16.545-563" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0000260" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00227524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zitte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.603" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zitte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.057" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905350v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.547" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.759" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bahroun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Hoang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905357v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.240" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905359v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900924v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.230" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2014.6895521" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jallut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00227526v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jing" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>