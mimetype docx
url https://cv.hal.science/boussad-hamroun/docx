--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic approach to the stabilization of tubular reactors</w:t>
+                <w:t xml:space="preserve">Reduced Order LQG Control Design for Infinite Dimensional Port-Hamiltonian Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weijun Zhou</w:t>
+                <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 108, pp.98-111. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (2), pp.865 - 871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2021.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2997373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845188v1</w:t>
+                <w:t xml:space="preserve">hal-03132036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Order LQG Control Design for Infinite Dimensional Port-Hamiltonian Systems</w:t>
+                <w:t xml:space="preserve">A thermodynamic approach to the stabilization of tubular reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxin Wu</w:t>
+                <w:t xml:space="preserve">Weijun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (2), pp.865 - 871. </w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108, pp.98-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2997373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2021.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132036v1</w:t>
+                <w:t xml:space="preserve">hal-03845188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed port-Hamiltonian modelling for irreversible processes</w:t>
               </w:r>
@@ -629,51 +629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -749,90 +749,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port Hamiltonian System in Descriptor Form for Balanced Reduction: Application to a Nanotweezer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (3), pp.11404-11409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1052,51 +1052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussag Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (7-10), pp.645-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1115,347 +1115,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control by Interconnection and Energy-Shaping Methods of Port Hamiltonian Models. Application to the Shallow Water Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Lattice Boltzmann Model for the Simulation of Flows in Open Channels with Application to Flows in a Submerged Sluice Gate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira El Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejc.16.545-563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 136 (12), pp.809 - 822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)IR.1943-4774.0000260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625065v1</w:t>
+                <w:t xml:space="preserve">hal-01625050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lattice Boltzmann Model for the Simulation of Flows in Open Channels with Application to Flows in a Submerged Sluice Gate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control by Interconnection and Energy-Shaping Methods of Port Hamiltonian Models. Application to the Shallow Water Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Dimofte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 136 (12), pp.809 - 822. </w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (5), pp.545 - 563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)IR.1943-4774.0000260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ejc.16.545-563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625050v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary control of nonlinear distributed parameters port-Hamiltonian models for the shallow water dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Dimofte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (3), pp. 286-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1506,51 +1506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSEAS Transactions on Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (12), pp. 995-1008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1646,51 +1646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1750,51 +1750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Zitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2079,51 +2079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamique des phénomènes irréversibles et automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2174,90 +2174,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order controller design for Timoshenko beam: A port Hamiltonian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toulouse, France. pp.7121-7126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2376,425 +2376,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of entropy curvature properties for process automatic control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dissipative boundary control systems with application to an isothermal tubular reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Joint European Thermodynamics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preprint of the 5th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France. pp.150-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141374v1</w:t>
+                <w:t xml:space="preserve">hal-01900924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite Dimensional Port Hamiltonian Representation of reaction diffusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine, 8th International Conference on Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vienna, Austria. pp.476-481, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power preserving model reduction of 2D vibro-acoustic system: A port Hamiltonian approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongxin Wu</w:t>
+                <w:t xml:space="preserve">Use of entropy curvature properties for process automatic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bahroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th IFAC Workshop on Lagrangian and Hamiltonian Methods for Nonlinear Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th Joint European Thermodynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905357v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid model for dynamic simulation of an air-cooled heat pump system coupled with a PCM storage tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2852,486 +2852,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov based nonlinear control of tubular chemical reactors</w:t>
+                <w:t xml:space="preserve">Power preserving model reduction of 2D vibro-acoustic system: A port Hamiltonian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weijun Zhou</w:t>
+                <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IFAC International Symposium on Advanced Control of Chemical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Whistler, British Columbia, Canada. pp.1045-1050, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 5th IFAC Workshop on Lagrangian and Hamiltonian Methods for Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France. pp.206-211, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905359v1</w:t>
+                <w:t xml:space="preserve">hal-01905357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative boundary control systems with application to an isothermal tubular reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lyapunov based nonlinear control of tubular chemical reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preprint of the 5th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France. pp.150-153, </w:t>
+              <w:t xml:space="preserve">Proceedings of the IFAC International Symposium on Advanced Control of Chemical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Whistler, British Columbia, Canada. pp.1045-1050, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900924v1</w:t>
+                <w:t xml:space="preserve">hal-01905359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure preserving reduction of port hamiltonian system using a modified LQG method</w:t>
+                <w:t xml:space="preserve">Generalized availability function for the control of chemical reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxin Wu</w:t>
+                <w:t xml:space="preserve">Weijun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 33rd Chinese Control Conference (CCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pr. of the IEEE 33rd Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nanjing, China. pp.3505-3510, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ChiCC.2014.6895521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150084v1</w:t>
+                <w:t xml:space="preserve">hal-01900928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized availability function for the control of chemical reactors</w:t>
+                <w:t xml:space="preserve">Structure preserving reduction of port hamiltonian system using a modified LQG method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weijun Zhou</w:t>
+                <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pr. of the IEEE 33rd Chinese Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 33rd Chinese Control Conference (CCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nanjing, China. pp.3528-3533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ChiCC.2014.6895521⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01900928v1</w:t>
+                <w:t xml:space="preserve">hal-02150084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique hybride des échangeurs évaporateurs et condenseurs</w:t>
               </w:r>
@@ -3438,90 +3438,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite Dimensional Port Hamiltonian Representation of Chemical Reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussag Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFAC Workshop on Lagrangian and Hamiltonian Methods for Non Linear Control, LHMNLC'12.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bertinoro, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3572,51 +3572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bologna, Italy. pp.855-860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3654,51 +3654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control by Interconnection and Energy Shaping Methods of Port Hamiltonian Models - Application to the Shallow Water Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3762,51 +3762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Systems Theory : Modeling, Analysis and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, FES, Morocco. pp. 547-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3857,51 +3857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp. 3917-3922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3952,51 +3952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSEAS, 2nd IASME Int. Conf. on Water Resources, Hydraulics &amp; Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Portorose, Slovenia. pp 182-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4047,51 +4047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp. 1578-1583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4250,269 +4250,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle hybride pour prédire le comportement dynamique d’une pompe à chaleur air-eau</w:t>
+                <w:t xml:space="preserve">Un modèle dynamique flexible pour prédire les réponses transitoires des échangeurs évaporateurs et condenseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Jallut</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107575v1</w:t>
+                <w:t xml:space="preserve">hal-02113840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle dynamique flexible pour prédire les réponses transitoires des échangeurs évaporateurs et condenseurs</w:t>
+                <w:t xml:space="preserve">Un modèle hybride pour prédire le comportement dynamique d’une pompe à chaleur air-eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussag Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113840v1</w:t>
+                <w:t xml:space="preserve">hal-02107575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4569,51 +4569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4820,51 +4820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Zhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.11.006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2997373" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gorrec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2016.1237970" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BH3Q63-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JD5GLBS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01579" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01636982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chopard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.371011.260112s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Peng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussag Hamroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Dimofte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.16.545-563" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0000260" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00227524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zitte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.603" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zitte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.057" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905350v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.547" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.759" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bahroun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Hoang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905357v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.240" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905359v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900924v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.230" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2014.6895521" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jallut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00227526v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jing" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2997373" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Zhou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.11.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gorrec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13873954.2016.1237970" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BH3Q63-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JD5GLBS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01579" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01636982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chopard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.371011.260112s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Peng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussag Hamroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0000260" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Dimofte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.16.545-563" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00227524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zitte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.603" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zitte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.057" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905350v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.547" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.759" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900924v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.230" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.119" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bahroun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Hoang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.240" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2014.6895521" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jallut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00227526v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jing" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107575v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>