--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1142,576 +1142,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse énonciative comparée des systèmes hypothétiques en si en français de Côte d’Ivoire et en sε en baoulé dans un discours fictionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Autour du Verbe, 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évaluation et identification perceptives d'accents ouest-africains en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21 (3), pp.361-379. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 21, pp.361-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959269510000621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0959269510000621⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-02271356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation et identification perceptives d'accents ouest-africains en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21, pp.361-379. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.361-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0959269510000621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouakou Kouamé</w:t>
+                <w:t xml:space="preserve">hal-01411677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De et que subordonnants, et variation en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Etudes de syntaxe: français parlé, français hors de France, créoles, 57, pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PFC-ABIDJAN : CHOIX MÉTHODOLOGIQUES LIÉS À L'EXTENSION D'UN CORPUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Corpus en Lettres et Sciences sociales : des documents numériques à l’interprétation, http://www.revue-texto.net/Parutions/Livres-E/Albi-2006/Boutin.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possessive pour in the French Lexicon of the Ivory Coast and Language Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistik Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (1), https://www.linguistik-online.net/30_07/boutin_a.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DÉTERMINANT ZÉRO OU OMISSION DU DÉTERMINANT EN FRANÇAIS DE COTE D'IVOIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Autour du Verbe, 26</w:t>
+              <w:t xml:space="preserve">, 2007, Recueil d'articles, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408656v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01519393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adpositions locatives en français de Côte d’Ivoire, en dioula et en baoulé</w:t>
               </w:r>
@@ -2874,341 +2874,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploring Hybridity in Ivorian French and Nouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellen Hurst-Harosh &amp; Rajend Mesthrie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Youth Language Practices and Urban Language Contact in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.159-181, 2021, 9781316759769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’apport des recherches africaines aux études sur le français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Celani, C. Celata &amp; O. Floquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lingue romanze in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza Università Editrice, pp.90-106, 2021, 978-88-9377-171-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Ellen Hurst-Harosh &amp; Rajend Mesthrie. </w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport des recherches africaines aux études sur le français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simone Celani, Chiara Celata e Oreste Floquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Youth Language Practices and Urban Language Contact in Africa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lingue romanze in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapienza Università Editrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-106, 2020, 978-88-9377-171-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13133/9788893771719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme officielle, insecurite linguistique et habiletes metalinguistiques : regards croises a partir de deux corpus d’adolescents d’Abidjan et de Niamey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentin Feussi; Joanna Lorilleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(IN)SECURITE LINGUISTIQUE EN FRANCOPHONIES - PERSPECTIVES IN(TER)DISCIPLINAIRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'HARMATTAN, pp.93-106, 2020, 9782343208060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359891v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03337893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme officielle, insécurité linguistique et habiletés métalinguistiques</w:t>
               </w:r>
@@ -3406,169 +3406,268 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oreste Floquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects linguistiques et sociolinguistiques des français africains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapienza Università Editrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-88-9377-096-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français en Afrique Subsaharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Abdoul Hayou Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Detey; I. Racine; Y. Kawaguchi; J. Eychenne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prononciation du français dans le monde: du natif à l'apprenant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CLE International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-68, 2017, 9782090382419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance du plurilinguisme à Abidjan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.E. Ebongue &amp; E. Hurst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistics in African Contexts: Perspectives and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publisher, pp.13-33, 2017, 978-3-319-49611-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’actualisation du lexique et des expressions du nouchi comme participation sociale des jeunes à Abidjan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3588,229 +3687,130 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.D. Lezou Koffi, K.A. Vahoua &amp; K.A.E. Kra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cheminements linguistiques. Mélanges en hommage à N’Guessan Jérémie Kouadio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions universitaires européennes, pp.514-534, 2017, 3841610838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques plurilingues à Abidjan : français, dioula et baoulé en interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Auzanneau, M. Bento, M. Leclère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces, mobilités et éducation plurilingues: Éclairages d’Afrique ou d’ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Archives contemporaines, pp.13-27, 2017, 9782813002198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827148v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01827164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French in the Central African Republic:</w:t>
               </w:r>
@@ -3975,312 +3975,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le nouchi c’est notre créole en quelque sorte, qui est parlé par presque toute la Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kouadio N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Blumenthal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamique des français africains : entre le culturel et le linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-3-653-04355-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-04355-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce que nous apprennent des locuteurs francophones non lecteurs sur la liaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Lyche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soum-Favaro, C., A. Coquillon &amp; J.P. Chevrot </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La liaison : approches contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.283-310, 2015, 78-3-0343-1437-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle(s) diversité(s) pour la syntaxe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la genèse de la langue à Internet - Variations dans les formes, les modalités et les langues en contact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 118, Bern, Peter Lang, pp.155-178, 2015, 978-3-0353-9783-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/978-3-0353-0701-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01312754v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-01408710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaisons en français et terrains africains</w:t>
               </w:r>
@@ -5354,51 +5354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Akissi Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia De Flaviis," TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.219.0105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto, Maria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sist, Eleonora" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26346/1120-2726-192" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4445" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.2101.0151" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5797580" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akissi B&#233;atrice Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17457/IF/2020.BO" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.202.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03338437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-00701003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01408676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kouadio N'Guessan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271356v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kouam&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01408656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.280" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/017541ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=70878" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole de F&#233;ral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Queff&#233;lec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360186v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dangui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5572" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/academic/subjects/languages-linguistics/sociolinguistics/youth-language-practices-and-urban-language-contact-africa?format=HB&amp;amp;isbn=9781107171206" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316759769.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04359891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editricesapienza.it" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/9788893771719" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dodo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Abdoul Hayou Ciss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cle-international.com/la-prononciation-du-francais-dans-le-monde-du-natif-a-l-apprenant-livre-cd-9782090382419.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guri Bordal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beyom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordal Guri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lyche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0353-0701-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01408710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/16679?format=EPDF" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04355-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827151v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marie Gu&#232;ye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Gess" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827156v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/phonologie-variation-et-accents-du-francais/durand/descriptif-9782746221079" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01521946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100795270" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00736883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766908v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Akissi Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia De Flaviis," TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.219.0105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto, Maria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sist, Eleonora" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26346/1120-2726-192" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4445" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.2101.0151" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5797580" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akissi B&#233;atrice Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17457/IF/2020.BO" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.202.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03338437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-00701003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01408676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kouadio N'Guessan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kouam&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.280" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01408656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/017541ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=70878" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole de F&#233;ral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Queff&#233;lec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360186v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dangui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5572" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/academic/subjects/languages-linguistics/sociolinguistics/youth-language-practices-and-urban-language-contact-africa?format=HB&amp;amp;isbn=9781107171206" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316759769.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editricesapienza.it" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/9788893771719" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04359891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dodo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Abdoul Hayou Ciss&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cle-international.com/la-prononciation-du-francais-dans-le-monde-du-natif-a-l-apprenant-livre-cd-9782090382419.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guri Bordal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beyom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordal Guri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01408710v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/16679?format=EPDF" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04355-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lyche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0353-0701-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827151v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marie Gu&#232;ye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Gess" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827156v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/phonologie-variation-et-accents-du-francais/durand/descriptif-9782746221079" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01521946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100795270" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00736883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766908v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>