--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1142,855 +1142,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Évaluation et identification perceptives d'accents ouest-africains en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.361-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959269510000621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse énonciative comparée des systèmes hypothétiques en si en français de Côte d’Ivoire et en sε en baoulé dans un discours fictionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Autour du Verbe, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PFC-ABIDJAN : CHOIX MÉTHODOLOGIQUES LIÉS À L'EXTENSION D'UN CORPUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Corpus en Lettres et Sciences sociales : des documents numériques à l’interprétation, http://www.revue-texto.net/Parutions/Livres-E/Albi-2006/Boutin.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possessive pour in the French Lexicon of the Ivory Coast and Language Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Linguistik Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (1), https://www.linguistik-online.net/30_07/boutin_a.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DÉTERMINANT ZÉRO OU OMISSION DU DÉTERMINANT EN FRANÇAIS DE COTE D'IVOIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Recueil d'articles, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De et que subordonnants, et variation en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Etudes de syntaxe: français parlé, français hors de France, créoles, 57, pp.57-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/linx.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">PFC-ABIDJAN : CHOIX MÉTHODOLOGIQUES LIÉS À L'EXTENSION D'UN CORPUS</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adpositions locatives en français de Côte d’Ivoire, en dioula et en baoulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Corpus en Lettres et Sciences sociales : des documents numériques à l’interprétation, http://www.revue-texto.net/Parutions/Livres-E/Albi-2006/Boutin.pdf</w:t>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (1), https://journals.openedition.org/corela/406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">DÉTERMINANT ZÉRO OU OMISSION DU DÉTERMINANT EN FRANÇAIS DE COTE D'IVOIRE</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXTENSION DE POUR &amp;quot; POSSESSIF &amp;quot; DANS LE LEXIQUE FRANÇAIS DE CÔTE-D'IVOIRE ET CONTACTS DE LANGUES 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Recueil d'articles, 22</w:t>
+              <w:t xml:space="preserve">, 2006, Hommage à Suzanne LAFAGE, 21, http://www.unice.fr/bcl/ofcaf/21/Hommage.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-02400619v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La norme endogène du français de Côte d’Ivoire : mise en évidence de règles différentes du français de France concernant la complémentation verbale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUDLANGUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2, http://www.sudlangues.sn/spip.php?rubrique23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variation dans la construction verbale en français de Côte-d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Québécoise de Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/017541ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2000,98 +1909,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces de l’énonciateur dans le discours rapporté : les particules énonciatives et que indicateurs de quelle parole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nice, France. http://revel.unice.fr/symposia/cidit/index.html?id=384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2101,98 +2010,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un aménagement de la norme endogène ivoirienne : l'exemple des morphèmes connecteurs phrastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e table ronde du MOUFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2202,325 +2111,325 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français en Cote D’ivoire: Quelle approche pluridimensionnelle de la variation linguistique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2021, 978-2-343-24143-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le français en Cote D’ivoire: Quelle approche pluridimensionnelle de la variation linguistique ?</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2021, 978-2-343-24143-2</w:t>
+                <w:t xml:space="preserve">Le français en Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-343-24143-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360064v1</w:t>
-[...40 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-03483187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-343-24143-2</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Le Français en Afrique, N°30 : « Le français dans les métropoles africaines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole de Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kouadio N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ILF-CNRS, 30, 2016, Le français dans les métropoles africaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Carole de Féral</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Le Français en Afrique, N°26 : « Autour du verbe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Queffélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ILF-CNRS, 30, 2016, Le français dans les métropoles africaines</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 6039, 26, 2011, Autour du verbe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2530,701 +2439,701 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couleur dans le livre de littérature ivoirien pour enfant comme facteur d’hybridation culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dangui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie GRAND’EURY-BURON et Manuel VALENTIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dénominations et écritures des couleurs. Regards croisés dans les pays du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édul, pp.121-136, 2023, 9782384510337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ursula Reutner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of Romance Languages in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Walter de Gruyter, pp.221-239, 2023, 9783110626100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français est important, mais ne suffit pas pour réussir en Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benayoun, Jean-Michel ; Navarro, Elisabeth ; Somé, Kogh Pascal ; Zouogbo, Jean-Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix africaines, voies émergentes. Langues, développement et dynamiques interculturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.101-112, 2022, 9782813004543. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.5572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Hybridity in Ivorian French and Nouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellen Hurst-Harosh &amp; Rajend Mesthrie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Youth Language Practices and Urban Language Contact in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-181, 2021, Cambridge Approaches to Language Contact series, 9781316759769. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambridge University Press</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1017/9781316759769.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Hybridity in Ivorian French and Nouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellen Hurst-Harosh &amp; Rajend Mesthrie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Youth Language Practices and Urban Language Contact in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.159-181, 2021, 9781316759769</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des recherches africaines aux études sur le français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Celani, C. Celata &amp; O. Floquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lingue romanze in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza Università Editrice, pp.90-106, 2021, 978-88-9377-171-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des recherches africaines aux études sur le français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simone Celani, Chiara Celata e Oreste Floquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lingue romanze in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapienza Università Editrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-106, 2020, 978-88-9377-171-9. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sapienza Università Editrice</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.13133/9788893771719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme officielle, insecurite linguistique et habiletes metalinguistiques : regards croises a partir de deux corpus d’adolescents d’Abidjan et de Niamey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentin Feussi; Joanna Lorilleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(IN)SECURITE LINGUISTIQUE EN FRANCOPHONIES - PERSPECTIVES IN(TER)DISCIPLINAIRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'HARMATTAN, pp.93-106, 2020, 9782343208060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme officielle, insécurité linguistique et habiletés métalinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3234,784 +3143,961 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oreste Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentin Feussi et Joanna Lorilleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(In)sécurité linguistique en francophonies : perspectives in(ter)disciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-343-20806-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">View on the Updating of Nouchi Lexicon and Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hurst-Harosh, Ellen &amp; Fridah Kanana Erastus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Youth Languages. New Media, Performing Arts and Sociolinguistic Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.48-65, 2018, 9783319645612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinguisme et francophonie en Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oreste Floquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects linguistiques et sociolinguistiques des français africains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapienza Università Editrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-88-9377-096-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03337852v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résistance du plurilinguisme à Abidjan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.E. Ebongue &amp; E. Hurst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociolinguistics in African Contexts: Perspectives and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publisher, pp.13-33, 2017, 978-3-319-49611-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’actualisation du lexique et des expressions du nouchi comme participation sociale des jeunes à Abidjan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dodo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.D. Lezou Koffi, K.A. Vahoua &amp; K.A.E. Kra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cheminements linguistiques. Mélanges en hommage à N’Guessan Jérémie Kouadio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires européennes, pp.514-534, 2017, 3841610838</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques plurilingues à Abidjan : français, dioula et baoulé en interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Auzanneau, M. Bento, M. Leclère. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces, mobilités et éducation plurilingues: Éclairages d’Afrique ou d’ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des Archives contemporaines, pp.13-27, 2017, 9782813002198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le français en Afrique Subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Abdoul Hayou Cissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Detey; I. Racine; Y. Kawaguchi; J. Eychenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La prononciation du français dans le monde: du natif à l'apprenant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CLE International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-68, 2017, 9782090382419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLE International</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01827164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">L’actualisation du lexique et des expressions du nouchi comme participation sociale des jeunes à Abidjan</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French in the Central African Republic:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...130 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guri Bordal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Beyom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Detey, J. Durand, B. Laks &amp; C. Lyche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Varieties of Spoken French</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.236-246, 2016, 9780199573714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation in the Central African Republic:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordal Guri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Detey, J. Durand, B. Laks &amp; C. Lyche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Varieties of Spoken French</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.441-448, 2016, 9780199573714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que nous apprennent des locuteurs francophones non lecteurs sur la liaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lyche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soum-Favaro, C., A. Coquillon &amp; J.P. Chevrot </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La liaison : approches contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.283-310, 2015, 78-3-0343-1437-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) diversité(s) pour la syntaxe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la genèse de la langue à Internet - Variations dans les formes, les modalités et les langues en contact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 118, Bern, Peter Lang, pp.155-178, 2015, 978-3-0353-9783-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0353-0701-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01312754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nouchi c’est notre créole en quelque sorte, qui est parlé par presque toute la Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4021,982 +4107,805 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kouadio N'Guessan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Blumenthal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique des français africains : entre le culturel et le linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-3-653-04355-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/978-3-653-04355-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...134 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaisons en français et terrains africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Durand, G. Kristoffersen, B. Laks Avec Julie Peuvergne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La phonologie du français : normes, périphéries, modélisation. Mélanges pour Chantal Lyche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, pp.153-172, 2014, 2840162032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French in Senegal after three centuries:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marie Guèye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall Gess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Gess, C. Lyche &amp; T. Meisenburg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonological Variation in French: Illustrations from Three Continents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.45-72, 2012, 9789027234919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il lieu de rechercher un français panafricain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Vold Lexander, C. Lyche &amp; A. M. Knutsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pluralité des langues, pluralité des cultures : regards croisés sur l’Afrique et au-delà. Mélanges offert à Ingse Skattum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Novus Forlag, pp.217-226, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces de l’énonciateur dans le discours rapporté : les particules énonciatives et que indicateurs de quelle parole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Jaubert, J.M. Lopez Muñoz, S. Marnette, L. Rosier &amp; C. Stolz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, L'Harmattan-Academia, 2011, Citer à travers les formes. Intersémiotique de la citation, 973-2-8061-0027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d’un français ivoirien de l’élite?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Omer Massoumou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’élite en Afrique subsaharienne et la langue française. Pratiques et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.49-58, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Afrique et les DROM :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Detey, J. Durand, B. Laks &amp; C. Lyche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les variétés du français parlé dans l’espace francophone. Ressources pour l’enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ophrys, pp.237-244, 2010, 9782708012837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés d’identifications et de catégorisation en français (Afrique de l’Ouest)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Osu, G. Col, N. Garric &amp; F. Toupin </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction d’identité et processus d’identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, p. 33-50, 2010, 978-3-0343-0356-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prononciation du français en Afrique : la Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Turcsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Durand, Bernard Laks, Chantal Lyche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonologie, variation et accents du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermès Science Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-156, 2009, 978-2-7462-2107-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme endogène ivoirienne et subordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudine Bavoux, Lambert-Félix Prudent et Sylvie Wharton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes endogènes et plurilinguisme. Aires francophones, aires créoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-84, 2008, 978-2-84788-125-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5006,100 +4915,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description de la variation : Études transformationnelles des phrases du français de Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2002. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00736883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5109,105 +5018,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a multidimensional approach to linguistics variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Nanterre - Paris X, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00766908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5354,51 +5263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Akissi Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia De Flaviis," TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.219.0105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto, Maria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sist, Eleonora" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26346/1120-2726-192" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4445" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.2101.0151" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5797580" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akissi B&#233;atrice Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17457/IF/2020.BO" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.202.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03338437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-00701003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01408676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kouadio N'Guessan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kouam&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.280" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01408656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/017541ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=70878" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole de F&#233;ral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Queff&#233;lec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360186v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dangui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5572" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/academic/subjects/languages-linguistics/sociolinguistics/youth-language-practices-and-urban-language-contact-africa?format=HB&amp;amp;isbn=9781107171206" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316759769.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editricesapienza.it" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/9788893771719" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04359891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dodo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Abdoul Hayou Ciss&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cle-international.com/la-prononciation-du-francais-dans-le-monde-du-natif-a-l-apprenant-livre-cd-9782090382419.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guri Bordal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beyom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordal Guri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01408710v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/16679?format=EPDF" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04355-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lyche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0353-0701-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827151v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marie Gu&#232;ye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Gess" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827156v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/phonologie-variation-et-accents-du-francais/durand/descriptif-9782746221079" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01521946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100795270" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00736883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766908v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Akissi Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia De Flaviis," TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.219.0105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto, Maria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sist, Eleonora" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26346/1120-2726-192" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4445" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.2101.0151" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5797580" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akissi B&#233;atrice Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17457/IF/2020.BO" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.202.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03338437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-00701003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01408676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kouadio N'Guessan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kouam&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01408656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.280" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/017541ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=70878" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole de F&#233;ral" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Queff&#233;lec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dangui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5572" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483178v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/academic/subjects/languages-linguistics/sociolinguistics/youth-language-practices-and-urban-language-contact-africa?format=HB&amp;amp;isbn=9781107171206" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316759769.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337893v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editricesapienza.it" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/9788893771719" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04359891v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337911v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827166v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dodo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Abdoul Hayou Ciss&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cle-international.com/la-prononciation-du-francais-dans-le-monde-du-natif-a-l-apprenant-livre-cd-9782090382419.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guri Bordal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beyom" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordal Guri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lyche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312754v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0353-0701-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01408710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/16679?format=EPDF" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04355-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827151v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marie Gu&#232;ye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Gess" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827153v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411767v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/phonologie-variation-et-accents-du-francais/durand/descriptif-9782746221079" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01521946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100795270" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00736883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766908v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>