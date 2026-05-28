--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1738,168 +1738,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La norme endogène du français de Côte d’Ivoire : mise en évidence de règles différentes du français de France concernant la complémentation verbale</w:t>
+                <w:t xml:space="preserve">Les variantes des morphèmes de la subordination en phrase simple en français de Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUDLANGUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.161-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La norme endogène du français de Côte d’Ivoire : mise en évidence de règles différentes du français de France concernant la complémentation verbale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SUDLANGUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2, http://www.sudlangues.sn/spip.php?rubrique23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variation dans la construction verbale en français de Côte-d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Québécoise de Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/017541ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1909,98 +1978,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces de l’énonciateur dans le discours rapporté : les particules énonciatives et que indicateurs de quelle parole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nice, France. http://revel.unice.fr/symposia/cidit/index.html?id=384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2010,98 +2079,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un aménagement de la norme endogène ivoirienne : l'exemple des morphèmes connecteurs phrastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e table ronde du MOUFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2111,325 +2180,325 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français en Cote D’ivoire: Quelle approche pluridimensionnelle de la variation linguistique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2021, 978-2-343-24143-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français en Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-343-24143-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan Côte d'Ivoire</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-343-24143-2</w:t>
+                <w:t xml:space="preserve">hal-03483187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Le Français en Afrique, N°30 : « Le français dans les métropoles africaines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole de Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kouadio N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ILF-CNRS, 30, 2016, Le français dans les métropoles africaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole de Féral</w:t>
+                <w:t xml:space="preserve">hal-01370782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Le Français en Afrique, N°26 : « Autour du verbe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Queffélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ILF-CNRS, 30, 2016, Le français dans les métropoles africaines</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 6039, 26, 2011, Autour du verbe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2439,701 +2508,701 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La couleur dans le livre de littérature ivoirien pour enfant comme facteur d’hybridation culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dangui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie GRAND’EURY-BURON et Manuel VALENTIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dénominations et écritures des couleurs. Regards croisés dans les pays du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édul, pp.121-136, 2023, 9782384510337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ursula Reutner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of Romance Languages in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Walter de Gruyter, pp.221-239, 2023, 9783110626100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français est important, mais ne suffit pas pour réussir en Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benayoun, Jean-Michel ; Navarro, Elisabeth ; Somé, Kogh Pascal ; Zouogbo, Jean-Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix africaines, voies émergentes. Langues, développement et dynamiques interculturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.101-112, 2022, 9782813004543. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.5572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.5572⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04360085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Hybridity in Ivorian French and Nouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellen Hurst-Harosh &amp; Rajend Mesthrie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Youth Language Practices and Urban Language Contact in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-181, 2021, Cambridge Approaches to Language Contact series, 9781316759769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781316759769.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambridge University Press</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03483178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport des recherches africaines aux études sur le français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Celani, C. Celata &amp; O. Floquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingue romanze in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sapienza Università Editrice, pp.90-106, 2021, 978-88-9377-171-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Hybridity in Ivorian French and Nouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellen Hurst-Harosh &amp; Rajend Mesthrie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Youth Language Practices and Urban Language Contact in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.159-181, 2021, 9781316759769</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des recherches africaines aux études sur le français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S. Celani, C. Celata &amp; O. Floquet. </w:t>
+              <w:t xml:space="preserve">Simone Celani, Chiara Celata e Oreste Floquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lingue romanze in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sapienza Università Editrice, pp.90-106, 2021, 978-88-9377-171-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapienza Università Editrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-106, 2020, 978-88-9377-171-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13133/9788893771719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sapienza Università Editrice</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03337893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme officielle, insecurite linguistique et habiletes metalinguistiques : regards croises a partir de deux corpus d’adolescents d’Abidjan et de Niamey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentin Feussi; Joanna Lorilleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(IN)SECURITE LINGUISTIQUE EN FRANCOPHONIES - PERSPECTIVES IN(TER)DISCIPLINAIRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'HARMATTAN, pp.93-106, 2020, 9782343208060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme officielle, insécurité linguistique et habiletés métalinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3143,961 +3212,961 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oreste Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentin Feussi et Joanna Lorilleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(In)sécurité linguistique en francophonies : perspectives in(ter)disciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-343-20806-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Harmattan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03337911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">View on the Updating of Nouchi Lexicon and Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hurst-Harosh, Ellen &amp; Fridah Kanana Erastus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Youth Languages. New Media, Performing Arts and Sociolinguistic Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.48-65, 2018, 9783319645612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinguisme et francophonie en Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oreste Floquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects linguistiques et sociolinguistiques des français africains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapienza Università Editrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-88-9377-096-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance du plurilinguisme à Abidjan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.E. Ebongue &amp; E. Hurst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistics in African Contexts: Perspectives and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publisher, pp.13-33, 2017, 978-3-319-49611-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’actualisation du lexique et des expressions du nouchi comme participation sociale des jeunes à Abidjan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.D. Lezou Koffi, K.A. Vahoua &amp; K.A.E. Kra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cheminements linguistiques. Mélanges en hommage à N’Guessan Jérémie Kouadio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions universitaires européennes, pp.514-534, 2017, 3841610838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques plurilingues à Abidjan : français, dioula et baoulé en interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Auzanneau, M. Bento, M. Leclère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces, mobilités et éducation plurilingues: Éclairages d’Afrique ou d’ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Archives contemporaines, pp.13-27, 2017, 9782813002198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français en Afrique Subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Abdoul Hayou Cissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Detey; I. Racine; Y. Kawaguchi; J. Eychenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La prononciation du français dans le monde: du natif à l'apprenant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLE International</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-68, 2017, 9782090382419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French in the Central African Republic:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guri Bordal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Beyom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Detey, J. Durand, B. Laks &amp; C. Lyche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Varieties of Spoken French</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.236-246, 2016, 9780199573714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in the Central African Republic:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordal Guri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Detey, J. Durand, B. Laks &amp; C. Lyche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Varieties of Spoken French</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.441-448, 2016, 9780199573714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que nous apprennent des locuteurs francophones non lecteurs sur la liaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Lyche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soum-Favaro, C., A. Coquillon &amp; J.P. Chevrot </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La liaison : approches contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.283-310, 2015, 78-3-0343-1437-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle(s) diversité(s) pour la syntaxe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la genèse de la langue à Internet - Variations dans les formes, les modalités et les langues en contact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 118, Bern, Peter Lang, pp.155-178, 2015, 978-3-0353-9783-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/978-3-0353-0701-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01312754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nouchi c’est notre créole en quelque sorte, qui est parlé par presque toute la Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4107,805 +4176,805 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kouadio N'Guessan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Blumenthal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique des français africains : entre le culturel et le linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-3-653-04355-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-04355-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01408710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaisons en français et terrains africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Durand, G. Kristoffersen, B. Laks Avec Julie Peuvergne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La phonologie du français : normes, périphéries, modélisation. Mélanges pour Chantal Lyche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, pp.153-172, 2014, 2840162032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French in Senegal after three centuries:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marie Guèye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall Gess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Gess, C. Lyche &amp; T. Meisenburg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonological Variation in French: Illustrations from Three Continents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.45-72, 2012, 9789027234919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il lieu de rechercher un français panafricain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Vold Lexander, C. Lyche &amp; A. M. Knutsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pluralité des langues, pluralité des cultures : regards croisés sur l’Afrique et au-delà. Mélanges offert à Ingse Skattum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Novus Forlag, pp.217-226, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces de l’énonciateur dans le discours rapporté : les particules énonciatives et que indicateurs de quelle parole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Jaubert, J.M. Lopez Muñoz, S. Marnette, L. Rosier &amp; C. Stolz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, L'Harmattan-Academia, 2011, Citer à travers les formes. Intersémiotique de la citation, 973-2-8061-0027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d’un français ivoirien de l’élite?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Omer Massoumou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’élite en Afrique subsaharienne et la langue française. Pratiques et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.49-58, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Afrique et les DROM :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Detey, J. Durand, B. Laks &amp; C. Lyche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les variétés du français parlé dans l’espace francophone. Ressources pour l’enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ophrys, pp.237-244, 2010, 9782708012837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés d’identifications et de catégorisation en français (Afrique de l’Ouest)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Osu, G. Col, N. Garric &amp; F. Toupin </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction d’identité et processus d’identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, p. 33-50, 2010, 978-3-0343-0356-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prononciation du français en Afrique : la Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Turcsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Durand, Bernard Laks, Chantal Lyche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonologie, variation et accents du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermès Science Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-156, 2009, 978-2-7462-2107-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme endogène ivoirienne et subordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudine Bavoux, Lambert-Félix Prudent et Sylvie Wharton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes endogènes et plurilinguisme. Aires francophones, aires créoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-84, 2008, 978-2-84788-125-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4915,100 +4984,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description de la variation : Études transformationnelles des phrases du français de Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00736883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5018,105 +5087,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a multidimensional approach to linguistics variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Nanterre - Paris X, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00766908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5263,51 +5332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Akissi Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia De Flaviis," TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.219.0105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto, Maria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sist, Eleonora" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26346/1120-2726-192" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4445" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.2101.0151" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5797580" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akissi B&#233;atrice Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17457/IF/2020.BO" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.202.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03338437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-00701003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01408676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kouadio N'Guessan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kouam&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01408656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.280" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/017541ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=70878" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole de F&#233;ral" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Queff&#233;lec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dangui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5572" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483178v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/academic/subjects/languages-linguistics/sociolinguistics/youth-language-practices-and-urban-language-contact-africa?format=HB&amp;amp;isbn=9781107171206" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316759769.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337893v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editricesapienza.it" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/9788893771719" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04359891v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337911v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827166v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dodo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Abdoul Hayou Ciss&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cle-international.com/la-prononciation-du-francais-dans-le-monde-du-natif-a-l-apprenant-livre-cd-9782090382419.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guri Bordal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beyom" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordal Guri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lyche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312754v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0353-0701-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01408710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/16679?format=EPDF" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04355-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827151v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marie Gu&#232;ye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Gess" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827153v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411767v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/phonologie-variation-et-accents-du-francais/durand/descriptif-9782746221079" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01521946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100795270" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00736883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766908v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Akissi Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia De Flaviis," TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.219.0105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto, Maria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sist, Eleonora" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26346/1120-2726-192" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4445" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.2101.0151" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5797580" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akissi B&#233;atrice Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17457/IF/2020.BO" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.202.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03338437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-00701003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01408676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kouadio N'Guessan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kouam&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01408656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.280" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02400436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/017541ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=70878" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole de F&#233;ral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Queff&#233;lec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360186v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dangui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5572" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03483178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/fr/academic/subjects/languages-linguistics/sociolinguistics/youth-language-practices-and-urban-language-contact-africa?format=HB&amp;amp;isbn=9781107171206" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316759769.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04360005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editricesapienza.it" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/9788893771719" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04359891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dodo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03337852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Abdoul Hayou Ciss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cle-international.com/la-prononciation-du-francais-dans-le-monde-du-natif-a-l-apprenant-livre-cd-9782090382419.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guri Bordal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beyom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordal Guri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lyche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0353-0701-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01408710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/16679?format=EPDF" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04355-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827151v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marie Gu&#232;ye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Gess" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827156v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01519401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01827153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/phonologie-variation-et-accents-du-francais/durand/descriptif-9782746221079" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01521946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100795270" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00736883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766908v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>