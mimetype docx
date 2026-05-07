--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -4302,269 +4302,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road and Railway Smart Mobility: A High-Definition Ground Truth Hybrid Dataset</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Event-based Stereo 3D Mapping and Tracking Pipeline for Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass El Moudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Morbidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Kramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV23 : International Conference in Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems (ITSC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bilbao, Spain. pp.5962-5968, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC57777.2023.10422404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238828v1</w:t>
+                <w:t xml:space="preserve">hal-04211637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Event-based Stereo 3D Mapping and Tracking Pipeline for Autonomous Vehicles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Road and Railway Smart Mobility: A High-Definition Ground Truth Hybrid Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dulompont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayadeep Gajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vauchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems (ITSC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCV23 : International Conference in Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICCV23, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC57777.2023.10422404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04211637v1</w:t>
+                <w:t xml:space="preserve">hal-04238828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RGB-Event Fusion for Moving Object Detection in Autonomous Driving</w:t>
               </w:r>
@@ -5104,51 +5104,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée inter GdR ISIS et Robotique "Caméra à événements appliquée à la robotique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC57777.2023.10422404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323607v1</w:t>
@@ -5408,269 +5408,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Deep Learning-based Depth Estimation Approaches: Application to Smart Mobility</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Multi-modal Object Detection for Autonomous Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Ben Moumen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amal Ennajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Smart Computing and Communications (ICSCC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. pp.7-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277346v1</w:t>
+                <w:t xml:space="preserve">hal-03255470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Multi-modal Object Detection for Autonomous Driving</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Comparative Study of Deep Learning-based Depth Estimation Approaches: Application to Smart Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Decoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Ben Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Smart Computing and Communications (ICSCC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Kochi, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255470v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche pour l'évaluation des méthodes monoculaires d'estimation de la profondeur basées sur l'apprentissage profond</w:t>
               </w:r>
@@ -8347,278 +8347,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odométrie visuelle par vision omnidirectionnelle pour la navigation autonome d'une chaise roulante motorisée</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+                <w:t xml:space="preserve">3D real-time human action recognition using a spline interpolation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjie Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Boonaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orleans, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161916v1</w:t>
+                <w:t xml:space="preserve">hal-01710419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D real-time human action recognition using a spline interpolation approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enjie Ghorbel</w:t>
+                <w:t xml:space="preserve">Odométrie visuelle par vision omnidirectionnelle pour la navigation autonome d'une chaise roulante motorisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Emmanuel Datondji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710419v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic Demonstration of Collision Avoidance Based on Differential Games</w:t>
               </w:r>
@@ -8827,144 +8827,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMU/LIDAR based positioning of a gangway for maintenance operations on wind farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Merriaux</w:t>
+                <w:t xml:space="preserve">Visual odometry with unsynchronized multi-cameras setup for intelligent vehicle application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawia Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Savatier</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicago, United States. </w:t>
+              <w:t xml:space="preserve">2014 IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dearborn, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6943156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2014.6856533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710416v1</w:t>
+                <w:t xml:space="preserve">hal-01710411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPS-based preliminary map estimation for autonomous vehicle mission preparation</w:t>
               </w:r>
@@ -9078,157 +9091,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual odometry with unsynchronized multi-cameras setup for intelligent vehicle application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rawia Mhiri</w:t>
+                <w:t xml:space="preserve">IMU/LIDAR based positioning of a gangway for maintenance operations on wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Merriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Dearborn, United States. </w:t>
+              <w:t xml:space="preserve">2014 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2014.6856533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6943156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710411v1</w:t>
+                <w:t xml:space="preserve">hal-01710416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation à l'échelle du mouvement d'un réseau multi-caméras non synchronisées</w:t>
               </w:r>
@@ -10726,51 +10726,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2669B39F"/>
+    <w:nsid w:val="4F986247"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10957,51 +10957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boutteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1078-5043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150614314" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Ayed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Dachraoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06670-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554636v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ouerghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-024-02093-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097585v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messmer Kounouho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063197" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Trabelsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072654" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608119v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3153815" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dulompont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayadeep Gajula" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103922" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-022-01202-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trabelsi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khemmar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ertaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3176861" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080145" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nehme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aubry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Solatges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01519-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Qin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merriaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-019-01114-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020532" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delamare" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164511" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Fraundorfer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2929982" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Iriart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sci1030062" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merriaux Pierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2877189" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawia Mhiri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0974-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Tlili" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18040939" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0764-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21735" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enjie Ghorbel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boonaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2018.06.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957644v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.09.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pollefeys" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2545663" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051167" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17071591" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahcene Mazari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deregnaucourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Benamirouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihreteab Negash Geletu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Boutteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Zhou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bolli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Moudni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Planterose" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kramm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouarab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Romeo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Lecomte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Laignel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211637v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422404" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048853v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161563" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123389v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kramm" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219389v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messmer Messmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320908v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870700v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9921855" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ben Moumen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ennajar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khouja" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429355" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339671v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255483v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551568" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008980703570364" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978149v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401918v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388633v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8916886" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351568v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delamare" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coru" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712346v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592113v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712334v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006171501070114" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081319" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906323v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnaert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899753" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710421v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005682105950601" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713922v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875375v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mousset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351593" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161830v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Emmanuel Datondji" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nasri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367097" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713912v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le M&#233;nec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lecointre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989108v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943156" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710415v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943160" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856533" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989061v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACPR.2013.170" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710403v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belbachir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blosseville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629656" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710406v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728376" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710402v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Iraqui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.16" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710400v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2008.4669195" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001134v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713170v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711922v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01963712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boutteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1078-5043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150614314" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Ayed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Dachraoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06670-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554636v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ouerghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-024-02093-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097585v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messmer Kounouho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063197" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Trabelsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072654" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608119v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3153815" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dulompont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayadeep Gajula" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103922" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-022-01202-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trabelsi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khemmar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ertaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boutteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3176861" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080145" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nehme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aubry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Solatges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01519-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Qin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merriaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-019-01114-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020532" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delamare" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164511" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Fraundorfer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2929982" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Iriart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sci1030062" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merriaux Pierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2877189" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawia Mhiri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0974-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Tlili" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18040939" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0764-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21735" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enjie Ghorbel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boonaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2018.06.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957644v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.09.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pollefeys" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2545663" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051167" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17071591" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahcene Mazari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deregnaucourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Benamirouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihreteab Negash Geletu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Boutteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Zhou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bolli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Moudni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Planterose" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kramm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouarab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Romeo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Lecomte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Laignel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10422404" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238828v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048853v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161563" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123389v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kramm" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219389v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messmer Messmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320908v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870700v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9921855" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ennajar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khouja" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429355" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277346v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ben Moumen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339671v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255483v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551568" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008980703570364" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978149v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401918v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388633v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8916886" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351568v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delamare" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coru" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712346v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592113v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712334v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006171501070114" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081319" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906323v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnaert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899753" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710421v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005682105950601" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713922v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875375v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mousset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351593" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161830v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710419v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367097" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161916v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Emmanuel Datondji" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nasri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713912v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le M&#233;nec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lecointre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989108v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856533" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710415v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943160" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710416v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943156" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989061v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACPR.2013.170" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710403v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belbachir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blosseville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629656" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710406v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728376" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710402v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Iraqui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.16" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710400v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2008.4669195" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001134v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713170v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711922v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01963712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>