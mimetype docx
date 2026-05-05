--- v0 (2026-03-10)
+++ v1 (2026-05-05)
@@ -191,443 +191,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative network approach to panic disorder: the complex association among vulnerability factors and symptoms</w:t>
+                <w:t xml:space="preserve">Managing emotions in panic disorder: A systematic review of studies related to emotional intelligence, alexithymia, emotion regulation, and coping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Oussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-023-05435-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavior Therapy and Experimental Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79, pp.101835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbtep.2023.101835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284933v1</w:t>
+                <w:t xml:space="preserve">hal-04199971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality for clinical evaluation and treatment in schizophrenia: a systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Mattatia</w:t>
+                <w:t xml:space="preserve">An integrative network approach to panic disorder: the complex association among vulnerability factors and symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Oussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychosis and Therapeutics Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17522439.2023.2197030⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-023-05435-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199946v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDPM : PRISES EN CHARGE MEDICAMENTEUSES ET PSYCHOTHERAPEUTIQUES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual reality for clinical evaluation and treatment in schizophrenia: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Gillouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Marais-Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique de Vaux-Boitouzet</w:t>
+                <w:t xml:space="preserve">David Mattatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.08.007⟩</w:t>
+              <w:t xml:space="preserve">Current Psychosis and Therapeutics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17522439.2023.2197030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213810v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing emotions in panic disorder: A systematic review of studies related to emotional intelligence, alexithymia, emotion regulation, and coping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Oussi</w:t>
+                <w:t xml:space="preserve">TDPM : PRISES EN CHARGE MEDICAMENTEUSES ET PSYCHOTHERAPEUTIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marais-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Hamid</w:t>
+                <w:t xml:space="preserve">Véronique de Vaux-Boitouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavior Therapy and Experimental Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 79, pp.101835. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbtep.2023.101835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199971v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive and emotional vulnerability to panic disorder: presenting an integrative model</w:t>
               </w:r>
@@ -698,252 +698,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles théoriques actuels du trouble panique : examen conceptuel et implications cliniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution de la formation des psychologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.09.004⟩</w:t>
+              <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68e année (3), pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psm.223.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199976v1</w:t>
+                <w:t xml:space="preserve">hal-04212666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la formation des psychologues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les modèles théoriques actuels du trouble panique : examen conceptuel et implications cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Oussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68e année (3), pp.19-26. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (9), pp.875-886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psm.223.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212666v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trait emotional intelligence, perceived control, coping styles, and clinical symptoms in panic disorder</w:t>
               </w:r>
@@ -1893,261 +1893,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Psychopathology Features, Personality, and Coping in Myotonic Dystrophy Type 1</w:t>
+                <w:t xml:space="preserve">La gestion des émotions et ses déficits, chez les personnes atteintes de douleur chronique : une revue systématisée des études relatives à l’alexithymie, à l’intelligence émotionnelle, à la régulation émotionnelle et au coping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Minier</w:t>
+                <w:t xml:space="preserve">D. El Bèze Rimasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lignier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camart</w:t>
+                <w:t xml:space="preserve">H. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JND-180310⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (1), pp.51-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119911v1</w:t>
+                <w:t xml:space="preserve">hal-04200048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des émotions et ses déficits, chez les personnes atteintes de douleur chronique : une revue systématisée des études relatives à l’alexithymie, à l’intelligence émotionnelle, à la régulation émotionnelle et au coping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review of Psychopathology Features, Personality, and Coping in Myotonic Dystrophy Type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. El Bèze Rimasson</w:t>
+                <w:t xml:space="preserve">Baptiste Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hamdi</w:t>
+                <w:t xml:space="preserve">Benjamin Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (1), pp.51-72. </w:t>
+              <w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (3), pp.279-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2017.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JND-180310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200048v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From medical insight to narrative insight: insight as a support for the therapeutic relationship</w:t>
               </w:r>
@@ -2443,418 +2443,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions of Personality, Attachment Style and Early Maladaptive Schemas in Alcohol-Dependent Patients: Are There Gender-Specific Differences ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camart</w:t>
+                <w:t xml:space="preserve">Relaxation therapy and anxiety, self-esteem, and emotional regulation among adults with intellectual disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cotte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Limosin</w:t>
+                <w:t xml:space="preserve">Aurélie Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intellectual Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.228-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1744629515605942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566663v1</w:t>
+                <w:t xml:space="preserve">hal-04200056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Review of the Effectiveness of the Clubhouse Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Battin</w:t>
+                <w:t xml:space="preserve">Dimensions of Personality, Attachment Style and Early Maladaptive Schemas in Alcohol-Dependent Patients: Are There Gender-Specific Differences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hatala</w:t>
+                <w:t xml:space="preserve">F. Limosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatric Rehabilitation Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39 (4), pp.305--312. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (6), pp.523--528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/prj0000227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566656v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation therapy and anxiety, self-esteem, and emotional regulation among adults with intellectual disabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Systematic Review of the Effectiveness of the Clubhouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Battin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Coulet</w:t>
+                <w:t xml:space="preserve">Claire Hatala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intellectual Disabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (3), pp.228-240. </w:t>
+              <w:t xml:space="preserve">Psychiatric Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (4), pp.305--312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1744629515605942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/prj0000227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200056v1</w:t>
+                <w:t xml:space="preserve">hal-01566656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation Therapy and Anxiety, Self-Esteem, and Emotional Regulation among Adults with Intellectual Disabilities: A Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intellectual Disabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (3), pp.228--240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1744629515605942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566648v1</w:t>
@@ -3012,74 +3012,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Battin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hatala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatric Rehabilitation Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (4), pp.305-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/prj0000227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200052v1</w:t>
@@ -4528,247 +4528,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Emotions in Panic Disorder: A Critical review of studies related to Emotional Intelligence, Alexithymia, Emotion Regulation, and Coping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Oussi</w:t>
+                <w:t xml:space="preserve">Elaboration d’un modèle théorique du Trouble Dysphorique PréMenstruel (TDPM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marais-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">50 ème congrès AFTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240206v1</w:t>
+                <w:t xml:space="preserve">hal-04240354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’un modèle théorique du Trouble Dysphorique PréMenstruel (TDPM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Marais-Thomas</w:t>
+                <w:t xml:space="preserve">Managing Emotions in Panic Disorder: A Critical review of studies related to Emotional Intelligence, Alexithymia, Emotion Regulation, and Coping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Oussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ème congrès AFTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">52nd Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240354v1</w:t>
+                <w:t xml:space="preserve">hal-04240206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble Dysphorique Prémenstruel (TDPM) : Prises en charge médicamenteuses et psychothérapeutiques, une revue de littérature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marais-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Vaux-Boitouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4888,51 +4888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de littérature sur les prises en charges du trouble dysphorique prémenstruel (TDPM) : la place des TCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marais-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5216,286 +5216,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Picard, Docteur (HDR) Dana Castro, Pr. Cyrille Bouvet . La construction identitaire du jeune adulte : Le Service Militaire Adapté (S.M.A.) et le Psychologue. 8es Entretiens Francophones de la Psychologie Les psychologues et la psychologie face aux nouveaux âges de la vie, FFPP, Juin 2023, PARIS, France.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation du comité d’éthique recherche de l’UPN (CER UPN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8es Entretiens Francophones de la Psychologie Les psychologues et la psychologie face aux nouveaux âges de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FFPP, Jun 2023, PARIS, France</w:t>
+              <w:t xml:space="preserve">Journée d’éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEIS, May 2023, Campus Condorcet, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392498v1</w:t>
+                <w:t xml:space="preserve">hal-04304760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du comité d’éthique recherche de l’UPN (CER UPN)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégie de validation en psychothérapie : pourquoi, comment et quand valider ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Tramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Hamonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEIS, May 2023, Campus Condorcet, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">51ème congrès de l’AFTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFTCC, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304760v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de validation en psychothérapie : pourquoi, comment et quand valider ?</w:t>
+                <w:t xml:space="preserve">Edwige Picard, Docteur (HDR) Dana Castro, Pr. Cyrille Bouvet . La construction identitaire du jeune adulte : Le Service Militaire Adapté (S.M.A.) et le Psychologue. 8es Entretiens Francophones de la Psychologie Les psychologues et la psychologie face aux nouveaux âges de la vie, FFPP, Juin 2023, PARIS, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Tramond</w:t>
+                <w:t xml:space="preserve">Edwige Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Hamonniere</w:t>
+                <w:t xml:space="preserve">Dana Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème congrès de l’AFTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFTCC, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">8es Entretiens Francophones de la Psychologie Les psychologues et la psychologie face aux nouveaux âges de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FFPP, Jun 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385290v1</w:t>
+                <w:t xml:space="preserve">hal-04392498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment plagier, comment ne pas plagier, pourquoi plagier, pourquoi ne pas plagier ?</w:t>
               </w:r>
@@ -5550,64 +5550,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les armées et les associations peuvent elle contribuer à redonner aux jeunes les moyens et l’envie de «faire nation» face aux défis à venir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5645,51 +5645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble Dysphorique Prémenstruel (TDPM), élaboration et proposition d’une stratégie psychothérapeutique TCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marais-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5829,480 +5829,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bouvet</w:t>
+                <w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daliah Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e édition du Congrès Français de Psychiatrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès Français de Psychiatrie, Dec 2019, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201007v1</w:t>
+                <w:t xml:space="preserve">hal-04213865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le respect des exigences éthiques, parcours vertueux ou parcours du combattant ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemins d’éthique dans la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COMUE UPL, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213886v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
+                <w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11e édition du Congrès Français de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e édition du Congrès Français de Psychiatrie, Dec 2019, Nice, France. pp.S66-S67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213865v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le respect des exigences éthiques, parcours vertueux ou parcours du combattant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Chemins d’éthique dans la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMUE UPL, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232547v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu psychopathologique des mères d’enfants drépanocytaires homozygotes confrontés à des prélèvements sanguins récurrents</w:t>
               </w:r>
@@ -7291,298 +7291,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01754750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche médicale de la psychopathologie : Les systèmes de classification psychiatriques internationaux (DSM, CIM...)</w:t>
+                <w:t xml:space="preserve">L'entretien clinique: généralités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouvet, Cyrille and Boudoukha, Abdel Halim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 grandes notions de psychologie clinique et de psychopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, 2014</w:t>
+              <w:t xml:space="preserve">22 grandes notions de psychologie clinique et psychopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.93--102, 2014, 978-2-10-070642-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550750v1</w:t>
+                <w:t xml:space="preserve">hal-01754747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les épreuves projectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'approche médicale de la psychopathologie : Les systèmes de classification psychiatriques internationaux (DSM, CIM...)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouvet, Cyrille and Boudoukha, Abdel Halim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 grandes notions de psychologie clinique et psychopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.161--171, 2014, 978-2-10-070642-6</w:t>
+              <w:t xml:space="preserve">22 grandes notions de psychologie clinique et de psychopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754755v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entretien clinique: généralités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les épreuves projectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouvet, Cyrille and Boudoukha, Abdel Halim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 grandes notions de psychologie clinique et psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.93--102, 2014, 978-2-10-070642-6</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.161--171, 2014, 978-2-10-070642-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754747v1</w:t>
+                <w:t xml:space="preserve">hal-01754755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les questionnaires psychopathologiques</w:t>
               </w:r>
@@ -7667,51 +7667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation psychologique à différents âges de la vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8133,51 +8133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04374933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Oussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19012276.2023.2299474" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04284933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05435-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gillouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mattatia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17522439.2023.2197030" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213810v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marais-Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Vaux-Boitouzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199971v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hamid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2023.101835" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05163-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.09.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Gay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.223.0019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04189560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03842-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Oderda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cob.12480" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Battin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cappelaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leroy-Hatala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10597-020-00654-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070662ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saleh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naudin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.12.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Minier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-180310" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El B&#232;ze Rimasson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.01.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petot Jean-Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diot Elise" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettaher Nadia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozanne Christophe Hasan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17522439.2018.1522539" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arveiller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.183.0027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Elb&#232;ze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leignel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Limosin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.05.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hatala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/prj0000227" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744629515605942" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Zachariou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lascar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.09.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566712v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roy-Hattala" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.09.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.07.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Nascimento Stieffatre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566765v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Mendes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Alegre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wetzer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.07.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087117v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550861v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Larmanou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Angelard de Franco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240354v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namory Meite" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304749v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392498v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Picard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Castro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304760v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tramond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240314v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201007v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213865v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliah Saleh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232547v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Romo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213774v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213763v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212715v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550716v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754718v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy Hatala" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754750v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550750v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754755v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754754v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614319v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnefoy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vrignaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soidet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04374933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Oussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19012276.2023.2299474" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hamid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2023.101835" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04284933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05435-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gillouin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mattatia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17522439.2023.2197030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213810v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marais-Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Vaux-Boitouzet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05163-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212666v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Gay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.223.0019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.09.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04189560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03842-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Oderda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cob.12480" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Battin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cappelaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leroy-Hatala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10597-020-00654-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070662ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saleh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naudin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.12.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El B&#232;ze Rimasson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.01.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Minier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-180310" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petot Jean-Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diot Elise" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettaher Nadia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozanne Christophe Hasan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17522439.2018.1522539" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arveiller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.183.0027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Elb&#232;ze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744629515605942" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leignel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Limosin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.05.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566656v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hatala" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/prj0000227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Zachariou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lascar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.09.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566712v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roy-Hattala" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.09.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.07.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Nascimento Stieffatre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566765v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Mendes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Alegre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wetzer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.07.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087117v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550861v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Larmanou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Angelard de Franco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240354v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240206v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namory Meite" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304749v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304760v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tramond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Picard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Castro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240314v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213865v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliah Saleh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Romo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213774v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213763v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212715v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550716v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754718v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy Hatala" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754750v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754754v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614319v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnefoy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vrignaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soidet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>