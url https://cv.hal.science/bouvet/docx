--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -295,339 +295,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative network approach to panic disorder: the complex association among vulnerability factors and symptoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Oussi</w:t>
+                <w:t xml:space="preserve">TDPM : PRISES EN CHARGE MEDICAMENTEUSES ET PSYCHOTHERAPEUTIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marais-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Vaux-Boitouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-023-05435-x⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284933v1</w:t>
+                <w:t xml:space="preserve">hal-04213810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality for clinical evaluation and treatment in schizophrenia: a systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Mattatia</w:t>
+                <w:t xml:space="preserve">An integrative network approach to panic disorder: the complex association among vulnerability factors and symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Oussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychosis and Therapeutics Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-023-05435-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17522439.2023.2197030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04199946v1</w:t>
+                <w:t xml:space="preserve">hal-04284933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDPM : PRISES EN CHARGE MEDICAMENTEUSES ET PSYCHOTHERAPEUTIQUES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual reality for clinical evaluation and treatment in schizophrenia: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chapelle</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Gillouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique de Vaux-Boitouzet</w:t>
+                <w:t xml:space="preserve">David Mattatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, </w:t>
+              <w:t xml:space="preserve">Current Psychosis and Therapeutics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17522439.2023.2197030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213810v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive and emotional vulnerability to panic disorder: presenting an integrative model</w:t>
               </w:r>
@@ -698,252 +698,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la formation des psychologues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les modèles théoriques actuels du trouble panique : examen conceptuel et implications cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Oussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psm.223.0019⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (9), pp.875-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212666v1</w:t>
+                <w:t xml:space="preserve">hal-04199976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles théoriques actuels du trouble panique : examen conceptuel et implications cliniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution de la formation des psychologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 180 (9), pp.875-886. </w:t>
+              <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68e année (3), pp.19-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psm.223.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199976v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trait emotional intelligence, perceived control, coping styles, and clinical symptoms in panic disorder</w:t>
               </w:r>
@@ -2534,473 +2534,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions of Personality, Attachment Style and Early Maladaptive Schemas in Alcohol-Dependent Patients: Are There Gender-Specific Differences ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Camart</w:t>
+                <w:t xml:space="preserve">A Systematic Review of the Effectiveness of the Clubhouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Battin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cotte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Limosin</w:t>
+                <w:t xml:space="preserve">Claire Hatala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Psychiatric Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (4), pp.305--312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/prj0000227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566663v1</w:t>
+                <w:t xml:space="preserve">hal-01566656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Review of the Effectiveness of the Clubhouse Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Battin</w:t>
+                <w:t xml:space="preserve">Dimensions of Personality, Attachment Style and Early Maladaptive Schemas in Alcohol-Dependent Patients: Are There Gender-Specific Differences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hatala</w:t>
+                <w:t xml:space="preserve">F. Limosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatric Rehabilitation Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39 (4), pp.305--312. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (6), pp.523--528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/prj0000227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566656v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation Therapy and Anxiety, Self-Esteem, and Emotional Regulation among Adults with Intellectual Disabilities: A Randomized Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'articulation de l'entretien motivationnel (EM) dans les obligations de soins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coulet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intellectual Disabilities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Psycho-Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566648v1</w:t>
+                <w:t xml:space="preserve">hal-01550587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation de l'entretien motivationnel (EM) dans les obligations de soins.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relaxation Therapy and Anxiety, Self-Esteem, and Emotional Regulation among Adults with Intellectual Disabilities: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Psycho-Droit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intellectual Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.228--240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1744629515605942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550587v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review of the effectiveness of the clubhouse model.</w:t>
               </w:r>
@@ -3012,74 +3012,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Battin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hatala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatric Rehabilitation Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (4), pp.305-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/prj0000227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200052v1</w:t>
@@ -3396,252 +3396,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution d'une patiente schizophrène, prise en charge dans un centre de soins de réadaptation. Perspective psycho-dynamique avec test et re-test TAT et Rorschach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l'alliance thérapeutique et de l'insight sur l'évolution des habiletés psychosociales - À propos de cinq cas cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Prime</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Alegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Wetzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.136--143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2012.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566758v1</w:t>
+                <w:t xml:space="preserve">hal-01566765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'alliance thérapeutique et de l'insight sur l'évolution des habiletés psychosociales - À propos de cinq cas cliniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution d'une patiente schizophrène, prise en charge dans un centre de soins de réadaptation. Perspective psycho-dynamique avec test et re-test TAT et Rorschach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Wetzer</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marli Nascimento Stieffatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Prime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Num\'ero 484 (4), pp.395--405</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566765v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des patients parlent du tabac</w:t>
               </w:r>
@@ -4534,51 +4534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d’un modèle théorique du Trouble Dysphorique PréMenstruel (TDPM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marais-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4698,77 +4698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble Dysphorique Prémenstruel (TDPM) : Prises en charge médicamenteuses et psychothérapeutiques, une revue de littérature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marais-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Vaux-Boitouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4888,51 +4888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de littérature sur les prises en charges du trouble dysphorique prémenstruel (TDPM) : la place des TCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marais-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5645,51 +5645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble Dysphorique Prémenstruel (TDPM), élaboration et proposition d’une stratégie psychothérapeutique TCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marais-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5848,51 +5848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5999,51 +5999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6079,394 +6079,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le respect des exigences éthiques, parcours vertueux ou parcours du combattant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e édition du Congrès Français de Psychiatrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemins d’éthique dans la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMUE UPL, Sep 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201007v1</w:t>
+                <w:t xml:space="preserve">hal-04213886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le respect des exigences éthiques, parcours vertueux ou parcours du combattant ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemins d’éthique dans la recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11e édition du Congrès Français de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e édition du Congrès Français de Psychiatrie, Dec 2019, Nice, France. pp.S66-S67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213886v1</w:t>
+                <w:t xml:space="preserve">hal-04201007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu psychopathologique des mères d’enfants drépanocytaires homozygotes confrontés à des prélèvements sanguins récurrents</w:t>
+                <w:t xml:space="preserve">Vécu psychopathologique d’une mère drépanocytaire homozygote chez qui on a diagnostiqué un cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namory Meite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et développement, Quelle implication pour la biologie technique dans le contexte one Health ?,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Félix Houphouët Boigny, Mar 2018, Abibjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">Le pathologiste, l’environnement et le cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIème journées scientifiques de la Sipath; 14ème journées de la division d’Afrique francophone de l’académie internationale de pathologie (DAF-AIP), Feb 2018, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213774v1</w:t>
+                <w:t xml:space="preserve">hal-04213763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu psychopathologique d’une mère drépanocytaire homozygote chez qui on a diagnostiqué un cancer</w:t>
+                <w:t xml:space="preserve">Vécu psychopathologique des mères d’enfants drépanocytaires homozygotes confrontés à des prélèvements sanguins récurrents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namory Meite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le pathologiste, l’environnement et le cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IIème journées scientifiques de la Sipath; 14ème journées de la division d’Afrique francophone de l’académie internationale de pathologie (DAF-AIP), Feb 2018, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">Santé et développement, Quelle implication pour la biologie technique dans le contexte one Health ?,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Félix Houphouët Boigny, Mar 2018, Abibjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213763v1</w:t>
+                <w:t xml:space="preserve">hal-04213774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu psychopathologique d’une adolescente drépanocytaire homozygote chez qui on a diagnostiqué un diabète de type I</w:t>
               </w:r>
@@ -7409,51 +7409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouvet, Cyrille and Boudoukha, Abdel Halim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 grandes notions de psychologie clinique et de psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2014</w:t>
@@ -7680,51 +7680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Bouvet &amp; A. H. Boudoukha (Dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 22 grandes notions de la psychologie clinique et de la psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2014, De Bac à Bac +3</w:t>
@@ -7865,51 +7865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes approches psychothérapeutiques. Approches psychanalytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8133,51 +8133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04374933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Oussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19012276.2023.2299474" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hamid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2023.101835" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04284933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05435-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gillouin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mattatia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17522439.2023.2197030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213810v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marais-Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Vaux-Boitouzet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05163-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212666v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Gay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.223.0019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.09.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04189560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03842-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Oderda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cob.12480" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Battin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cappelaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leroy-Hatala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10597-020-00654-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070662ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saleh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naudin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.12.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El B&#232;ze Rimasson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.01.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Minier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-180310" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petot Jean-Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diot Elise" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettaher Nadia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozanne Christophe Hasan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17522439.2018.1522539" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arveiller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.183.0027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Elb&#232;ze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744629515605942" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cotte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leignel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Limosin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.05.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566656v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hatala" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/prj0000227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Zachariou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lascar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.09.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566712v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roy-Hattala" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.09.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.07.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Nascimento Stieffatre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566765v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Mendes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Alegre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wetzer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.07.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087117v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550861v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Larmanou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Angelard de Franco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240354v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240206v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namory Meite" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304749v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304760v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tramond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Picard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Castro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240314v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213865v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliah Saleh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Romo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213774v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213763v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212715v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550716v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754718v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy Hatala" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754750v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754754v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614319v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnefoy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vrignaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soidet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04374933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Oussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19012276.2023.2299474" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hamid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2023.101835" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marais-Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Vaux-Boitouzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.08.007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04284933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05435-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gillouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mattatia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17522439.2023.2197030" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-05163-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.09.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Gay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.223.0019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04189560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03842-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Oderda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cob.12480" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Battin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cappelaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leroy-Hatala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10597-020-00654-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Prime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070662ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saleh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naudin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.12.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El B&#232;ze Rimasson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2017.01.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03119911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Minier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-180310" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petot Jean-Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diot Elise" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettaher Nadia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozanne Christophe Hasan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17522439.2018.1522539" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arveiller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.183.0027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Elb&#232;ze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744629515605942" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hatala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/prj0000227" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leignel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Limosin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.05.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566648v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Zachariou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lascar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.09.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566712v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roy-Hattala" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.09.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.07.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566765v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Mendes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Alegre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wetzer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.07.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marli Nascimento Stieffatre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087117v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550861v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Larmanou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Angelard de Franco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240354v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240206v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namory Meite" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304749v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304760v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tramond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Picard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Castro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04304701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240314v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213865v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliah Saleh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Romo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213763v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213774v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212715v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550716v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754718v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy Hatala" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754750v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754754v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614319v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnefoy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vrignaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soidet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>