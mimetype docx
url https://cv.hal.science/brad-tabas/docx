--- v0 (2026-03-11)
+++ v1 (2026-04-02)
@@ -419,1550 +419,1550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Claim of Reason in a Planetary Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conversations: The Journal of Cavellian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.128-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/cjcs.vi10.6616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On cosmic injustices: Critical thinking, outer space, green values, and capitalist ideologies in a planetary age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning D: Society and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/02637758231188289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparing engineering students for the challenges of the SDGs: what competences are required?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bente Nørgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riitta Lehtinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03043797.2022.2033955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusqu’au bout de l’humain. Critique raisonnée de l’expansionnisme spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Garond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79, pp.40-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terrain.25988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Outer Space Inside Us: Ordinary Language and the Care for the Extraterrestrial Commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the Commons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.363-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/ijc.1281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Futures labs: a space for pedagogies of responsible innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Responsible Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23299460.2022.2129179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavell and Kuhn: Editorial Comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conversations: The Journal of Cavellian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.128-157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18192/cjcs.vi10.6616⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/cjcs.vi10.6610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Preparing engineering students for the challenges of the SDGs: what competences are required?</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights into the integration of the SDGs in engineering program curricula as seen through the prism of the perceptions of engineering students ans educators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Bowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planetary Conversation: A Multidisciplinary Discussion about Ethnography and the Planetary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Szolucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kseniia Khmelevska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Sanz Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terrain.25988⟩</w:t>
+              <w:t xml:space="preserve">Prace Etnograficzne Ethnographic Works</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.157-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4467/22999558.PE.22.009.17637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Outer Space Inside Us: Ordinary Language and the Care for the Extraterrestrial Commons</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Meaning of Sustainable Development. Humanity and Culture in the Age of Gaia and the Singularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the Commons</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incipit Gaia the Grotesque Garlanded with Satellites: Re-Imagining the Anthropocene as a Post-Planetary Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emily York</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Responsible Innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cosmos and History : the Journal of Natural and Social Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cavell and Kuhn: Editorial Comment</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Earthlings and Aliens: Space Mining and the Challenge of Post-Planetary Eco-Criticism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Paul Jenner</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resilience: A Journal of Environmental Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (3), pp.26-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/res.2022.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un futurisme réaliste : Science, société, et éducation dans l’anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplômées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 280-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astropastoral in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecocene: Cappadocia Journal of Environmental Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.192-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46863/ecocene.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable Development and Diversifying Competencies Curricula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Információs Társadalom [Information Society]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22503/inftars.XX.2020.2.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getting To The Heart Of It: Cavell, Philosophy And What Matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conversations: The Journal of Cavellian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.1-6. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 2020 (8)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...742 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatred of the Earth, Climate Change, and the Dreams of Post-Planetary Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecozon@. European Journal of Literature, Culture and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, vol. 11 (n° 1), pp. 63-79. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37536/ECOZONA.2020.11.1.3188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37536/ECOZONA.2020.11.1.3188⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03000940v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03148547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Science, Making Scientists, Making Science Fiction: On the Co-Creation of Science and Science Fiction in the Social Imaginary</w:t>
               </w:r>
@@ -2199,2148 +2199,2286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Earth-Space Illiteracy, Cultivated Dyslexia, and Moralized Agnosia: Exploring the Grammar of Contemporary Sustainability Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ospapik Research Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSPAPIK; Université de Bretagne Occidental, Dec 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differing and Unusual Orbits: Space Power Beyond the Vertical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aeropolitics: On the Contemporary Forms of Aerial Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Applied Sciences and Arts of Southern Switzerland (SUPSI), Aug 2025, Mendrisio, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Astrocolonialism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographies of Outer Space Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Sep 2025, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spatial Innovations: Technological Sovereignty and the Reshaping of Geopolitics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Littoral, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">On Astrocolonialism</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop: Mapping the Futures of European and International Space Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mapping the Futures of European and International Space Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fogos/Cost; European Space Policy Institute, Sep 2025, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Granularities: On the Utopia of Planetary Computation and the Alienation of Responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dur, Le souple, et le weird. Journées d'exploration spéculative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Humanités Potentielles (PEPR 02R); ENSCI, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking Sustainability Governance Through Cosmological Imaginaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University, Oct 2025, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop: Development of an Analytical Framework for FOGOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop: Development of an Analytical Framework for Fogos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fogos; University of Lisbon, Department of Social Sciences, May 2025, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whither a Planetary Turn? A Roundtable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NYU Space Talks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New York University, Oct 2024, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Environmental Justice and Outer Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Justice in Space Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Just Space Alliance, Jun 2024, Cambridge (MA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where is the Planetary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dur, Le souple, et le weird. Journées d'exploration spéculative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Humanités Potentielles (PEPR 02R); ENSCI, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Human is Not in Space. Humankind is in Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographies of Outer Space Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Vienna, Sep 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, Jagiellonian University, Sep 2024, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Earth-Space Illiteracy, Cultivated Dyslexia, and Moralized Agnosia: Exploring the Grammar of Contemporary Sustainability Governance</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roundtable: Space Sustainability, Air, Space, Law, Politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ospapik Research Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OSPAPIK; Université de Bretagne Occidental, Dec 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">Cranfield Space Sustainability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cranfield SEDS, Jun 2023, Cranfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Differing and Unusual Orbits: Space Power Beyond the Vertical</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planetization: Five Theses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Geppert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aeropolitics: On the Contemporary Forms of Aerial Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Applied Sciences and Arts of Southern Switzerland (SUPSI), Aug 2025, Mendrisio, Switzerland</w:t>
+              <w:t xml:space="preserve">Thinking Outer Space: Philosophy, Astroculture and the Histories of Planetarity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New York University, Jul 2023, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Workshop: Mapping the Futures of European and International Space Governance</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Pathological Bifurcations to Meaningful Planetary Change Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mapping the Futures of European and International Space Governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fogos/Cost; European Space Policy Institute, Sep 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Transatlantic Symposium on Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT, Oct 2023, Cambridge (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Political Granularities: On the Utopia of Planetary Computation and the Alienation of Responsibility</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where There is Weirdness, Critique has Not Run Out of Steam: On Weird Literature, Pragmatist Ecology, and Democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le dur, Le souple, et le weird. Journées d'exploration spéculative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Humanités Potentielles (PEPR 02R); ENSCI, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Inaugural Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Study of the Eco-Weird, Sep 2023, Altoona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rethinking Theory</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planetizing History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...134 lines deleted...]
-                <w:t xml:space="preserve">Brad Tabas</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Geppert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NYU Space Talks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, New York University, Oct 2024, New York, United States</w:t>
+              <w:t xml:space="preserve">, New York University, May 2023, New York (online), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On Environmental Justice and Outer Space</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitional Tensions: Observations from Engineering Education Researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Justice in Space Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Just Space Alliance, Jun 2024, Cambridge (MA), United States</w:t>
+              <w:t xml:space="preserve">Transatlantic Symposium on Sustainable Development: North American and European Perspectives on Sustainability in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT, Oct 2023, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Where is the Planetary?</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidegger’s Horror: Denken und Dichten at the Dawn of the Space Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le dur, Le souple, et le weird. Journées d'exploration spéculative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Humanités Potentielles (PEPR 02R); ENSCI, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Space in Time: From the Heavens to Outer Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warburg Institute, Oct 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Human is Not in Space. Humankind is in Space</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Presence: A No Compromises Approach to Re-Enchanting the Lunar Common</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographies of Outer Space Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jagiellonian University, Sep 2024, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Commons in Space 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for the Study of the Commons, Nov 2023, Tucson Az, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Where There is Weirdness, Critique has Not Run Out of Steam: On Weird Literature, Pragmatist Ecology, and Democracy</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voicing Things in Space in a Post-Planetary Age: The Scientific, the Hard, and the Weird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inaugural Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Study of the Eco-Weird, Sep 2023, Altoona, United States</w:t>
+              <w:t xml:space="preserve">54e congrès de l'AFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">From Pathological Bifurcations to Meaningful Planetary Change Agents</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Astrocriticism: Developing a Critical Theory for the Post-Planetary Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantic Symposium on Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MIT, Oct 2023, Cambridge (MA), United States</w:t>
+              <w:t xml:space="preserve">American Association of Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Planetizing History</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Bring the Social Sciences into the Post-Planetary Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Alexander Geppert</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commons in Space 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tucson (AZ), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resisting the Repugnant Conclusion: The Space Age, Space 2.0, and the History of the Subjects of Astrofuturism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EASST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performative Infelicities on the Threshold: Why Criticism of Globalization and the Planetar Anthropocene Fuel Expansive Sustainable Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NEMLA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Buffalo, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Words and Things in Outer Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologies in Outer Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family Television: On Moral Education for Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce qu’une bonne série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Demoseries, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots et les choses in Outer Space. How do words relate to things in outer space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographies of Outer Space: Methodological Opportunities and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Trento, Sep 2022, Trento, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is Astrocriticism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dark Skies Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Have We Ever Been Planetary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAG 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Baltimore, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outer Space Doesn't Exist: On the Theory and Practice of Studying Astroculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NYU Space Talks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, New York University, May 2023, New York (online), United States</w:t>
+              <w:t xml:space="preserve">, New York University, Nov 2021, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...1039 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Development and the SDGs: Revealing Engineering Academics, Students and Employer Viewpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4399,441 +4537,303 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFI 2021 Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagining, Limiting, Militarizing:European Astroculture and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander C.T. Geppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Olson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roundtable at the Tensions of Europe Digital Workshop Festival 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncanny Simulacra: Pedagogy and Student Artwork as Tools for Interrogating Post-human Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Trinidad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Frana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEMLA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Buffalo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466094v1</w:t>
-              </w:r>
-[...261 lines deleted...]
-                <w:t xml:space="preserve">hal-03466090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo Stellaris and the Uncommon Commons: Who Should be the Subject of the Post-Planetary Future?</w:t>
               </w:r>
@@ -5928,51 +5928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Pathological Bifurcations to Meaningful Planetary Change Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6116,256 +6116,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitre 2. Les conditions d’une formation des ingénieurs aux préoccupations environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Ajana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonia Amdouni, Linda Gardelle, Mohamed Benguerna, Souad Ajana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formations d’ingénieurs face aux enjeux environnementaux au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, pp.55-82, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.amdou.2022.01.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Learning to Think Like a Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachell Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darren Paisley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecopedagogies: Practical Approaches to Experiential Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Ecopedagogies Practical Approaches to Experiential Learning, ISBN 9781032118451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791424v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-03834647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are All Catastrophes Now Unnatural Catastrophes? A Historical and Critical Consideration-and Defense-of an Exaggeration</w:t>
               </w:r>
@@ -6450,51 +6450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Technological Innovation to “Situated” Innovation: Improving the Adaptation of Engineering Training to the Societal Challenges of the 21st Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6571,51 +6571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’innovation technologique à l’innovation « située » : pour une meilleure adaptation des formations d’ingénieurs aux défis sociétaux du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7659,51 +7659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D13ECE42"/>
+    <w:nsid w:val="2A2C98CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7890,51 +7890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brad-tabas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0156-8389" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264472144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frances" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/15437809.58.3.03" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02637758231188289" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03967148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/cjcs.vi10.6616" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03621970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Beagon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente N&#248;rgaard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Lehtinen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2022.2033955" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Garond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.25988" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.1281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03953777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Conley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily York" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23299460.2022.2129179" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03967138v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jenner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/cjcs.vi10.6610" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bowe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szolucha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Khmelevska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Sanz Sanchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pawlak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/22999558.PE.22.009.17637" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/res.2022.0009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03511741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46863/ecocene.52" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03000959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22503/inftars.XX.2020.2.8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2020.11.1.3188" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03148547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03000978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.7735" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03001004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Samuel Tabas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356691v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309195v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Geppert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03953825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466094v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Trinidad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Frana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466123v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C.T. Geppert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Collins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Olson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Rees" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466090v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2020.102218" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03020287v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02300726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02461327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03967159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80434-2_5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791424v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachell Faure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Paisley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ecopedagogies-Practical-Approaches-to-Experiential-Learning/Bayer-Finley/p/book/9781032118451" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03834647v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ajana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakkali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0055" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791485v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/lodel/colloques/index.php?id=8001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01897427v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardona Gil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1409" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/al120" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Spliid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Spaas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04017657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032850v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689781v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brad-tabas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0156-8389" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264472144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frances" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/15437809.58.3.03" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03967148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/cjcs.vi10.6616" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02637758231188289" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03621970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Beagon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente N&#248;rgaard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Lehtinen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2022.2033955" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Garond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.25988" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.1281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03953777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Conley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily York" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23299460.2022.2129179" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03967138v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jenner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/cjcs.vi10.6610" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bowe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szolucha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Khmelevska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Sanz Sanchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pawlak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/22999558.PE.22.009.17637" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/res.2022.0009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03511741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46863/ecocene.52" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03000959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22503/inftars.XX.2020.2.8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03148547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2020.11.1.3188" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03000978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.7735" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03001004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Samuel Tabas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356759v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356691v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Geppert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309221v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03953825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C.T. Geppert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Collins" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Olson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Rees" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466094v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Trinidad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Frana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2020.102218" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03020287v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02300726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02461327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03967159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80434-2_5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03834647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ajana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakkali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0055" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791424v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachell Faure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Paisley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ecopedagogies-Practical-Approaches-to-Experiential-Learning/Bayer-Finley/p/book/9781032118451" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791485v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/lodel/colloques/index.php?id=8001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01897427v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardona Gil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1409" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/al120" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Spliid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Spaas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04017657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032850v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689781v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>