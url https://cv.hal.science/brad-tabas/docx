--- v1 (2026-04-02)
+++ v2 (2026-04-30)
@@ -419,1234 +419,1234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Futures labs: a space for pedagogies of responsible innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Responsible Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23299460.2022.2129179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Claim of Reason in a Planetary Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conversations: The Journal of Cavellian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.128-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18192/cjcs.vi10.6616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On cosmic injustices: Critical thinking, outer space, green values, and capitalist ideologies in a planetary age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning D: Society and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/02637758231188289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing engineering students for the challenges of the SDGs: what competences are required?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bente Nørgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riitta Lehtinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03043797.2022.2033955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusqu’au bout de l’humain. Critique raisonnée de l’expansionnisme spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Garond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 79, pp.40-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/terrain.25988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Outer Space Inside Us: Ordinary Language and the Care for the Extraterrestrial Commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the Commons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (1), pp.363-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5334/ijc.1281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Earthlings and Aliens: Space Mining and the Challenge of Post-Planetary Eco-Criticism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emily York</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Responsible Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23299460.2022.2129179⟩</w:t>
+              <w:t xml:space="preserve">Resilience: A Journal of Environmental Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (3), pp.26-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/res.2022.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un futurisme réaliste : Science, société, et éducation dans l’anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplômées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 280-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights into the integration of the SDGs in engineering program curricula as seen through the prism of the perceptions of engineering students ans educators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Bowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavell and Kuhn: Editorial Comment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conversations: The Journal of Cavellian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18192/cjcs.vi10.6610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...64 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planetary Conversation: A Multidisciplinary Discussion about Ethnography and the Planetary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Szolucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kseniia Khmelevska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Sanz Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prace Etnograficzne Ethnographic Works</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.157-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4467/22999558.PE.22.009.17637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Meaning of Sustainable Development. Humanity and Culture in the Age of Gaia and the Singularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...202 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipit Gaia the Grotesque Garlanded with Satellites: Re-Imagining the Anthropocene as a Post-Planetary Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosmos and History : the Journal of Natural and Social Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791433v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">hal-03651095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astropastoral in the Anthropocene</w:t>
               </w:r>
@@ -1723,51 +1723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Development and Diversifying Competencies Curricula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Információs Társadalom [Information Society]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2199,3133 +2199,3133 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Workshop: Development of an Analytical Framework for FOGOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop: Development of an Analytical Framework for Fogos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fogos; University of Lisbon, Department of Social Sciences, May 2025, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Earth-Space Illiteracy, Cultivated Dyslexia, and Moralized Agnosia: Exploring the Grammar of Contemporary Sustainability Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ospapik Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSPAPIK; Université de Bretagne Occidental, Dec 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differing and Unusual Orbits: Space Power Beyond the Vertical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aeropolitics: On the Contemporary Forms of Aerial Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Applied Sciences and Arts of Southern Switzerland (SUPSI), Aug 2025, Mendrisio, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial Innovations: Technological Sovereignty and the Reshaping of Geopolitics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Astrocolonialism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographies of Outer Space Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Vienna, Sep 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop: Mapping the Futures of European and International Space Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mapping the Futures of European and International Space Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fogos/Cost; European Space Policy Institute, Sep 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political Granularities: On the Utopia of Planetary Computation and the Alienation of Responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dur, Le souple, et le weird. Journées d'exploration spéculative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Humanités Potentielles (PEPR 02R); ENSCI, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Sustainability Governance Through Cosmological Imaginaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Utrecht University, Oct 2025, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Workshop: Development of an Analytical Framework for FOGOS</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Human is Not in Space. Humankind is in Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Development of an Analytical Framework for Fogos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fogos; University of Lisbon, Department of Social Sciences, May 2025, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Ethnographies of Outer Space Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jagiellonian University, Sep 2024, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whither a Planetary Turn? A Roundtable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NYU Space Talks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New York University, Oct 2024, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Environmental Justice and Outer Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Justice in Space Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Just Space Alliance, Jun 2024, Cambridge (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where is the Planetary?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dur, Le souple, et le weird. Journées d'exploration spéculative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Humanités Potentielles (PEPR 02R); ENSCI, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Human is Not in Space. Humankind is in Space</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Presence: A No Compromises Approach to Re-Enchanting the Lunar Common</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographies of Outer Space Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jagiellonian University, Sep 2024, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Commons in Space 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for the Study of the Commons, Nov 2023, Tucson Az, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voicing Things in Space in a Post-Planetary Age: The Scientific, the Hard, and the Weird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54e congrès de l'AFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roundtable: Space Sustainability, Air, Space, Law, Politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cranfield Space Sustainability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cranfield SEDS, Jun 2023, Cranfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitional Tensions: Observations from Engineering Education Researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantic Symposium on Sustainable Development: North American and European Perspectives on Sustainability in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT, Oct 2023, Cambridge, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Pathological Bifurcations to Meaningful Planetary Change Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantic Symposium on Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT, Oct 2023, Cambridge (MA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where There is Weirdness, Critique has Not Run Out of Steam: On Weird Literature, Pragmatist Ecology, and Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inaugural Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Study of the Eco-Weird, Sep 2023, Altoona, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planetizing History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Geppert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NYU Space Talks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New York University, May 2023, New York (online), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planetization: Five Theses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Geppert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking Outer Space: Philosophy, Astroculture and the Histories of Planetarity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New York University, Jul 2023, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">From Pathological Bifurcations to Meaningful Planetary Change Agents</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidegger’s Horror: Denken und Dichten at the Dawn of the Space Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantic Symposium on Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MIT, Oct 2023, Cambridge (MA), United States</w:t>
+              <w:t xml:space="preserve">Space in Time: From the Heavens to Outer Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warburg Institute, Oct 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Where There is Weirdness, Critique has Not Run Out of Steam: On Weird Literature, Pragmatist Ecology, and Democracy</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is Astrocriticism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inaugural Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Study of the Eco-Weird, Sep 2023, Altoona, United States</w:t>
+              <w:t xml:space="preserve">Dark Skies Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Planetizing History</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Astrocriticism: Developing a Critical Theory for the Post-Planetary Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Alexander Geppert</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Association of Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Bring the Social Sciences into the Post-Planetary Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commons in Space 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tucson (AZ), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resisting the Repugnant Conclusion: The Space Age, Space 2.0, and the History of the Subjects of Astrofuturism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EASST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Words and Things in Outer Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologies in Outer Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family Television: On Moral Education for Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce qu’une bonne série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Demoseries, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performative Infelicities on the Threshold: Why Criticism of Globalization and the Planetar Anthropocene Fuel Expansive Sustainable Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NEMLA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Buffalo, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots et les choses in Outer Space. How do words relate to things in outer space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographies of Outer Space: Methodological Opportunities and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Trento, Sep 2022, Trento, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Future engineers’ needed competencies for achieving the SDGs: the gap between academic and industry requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Bowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights into the integration of the SDGs in engineering program curricula as seen through the prism of the perceptions of engineering students and educators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Bowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INGENIUM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo Stellaris and the Uncommon Commons: Who Should be the Subject of the Post-Planetary Future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AFEA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la formation des terriens dans l'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éduquer pour un avenir incertain : la fin de l’école prométhéenne ? Colloque annuel de la Société Francophone de Philosophie de l’Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Meaning of Sustainable Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement durable dans la formation et les activités d’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Have We Ever Been Planetary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAG 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Baltimore, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncanny Simulacra: Pedagogy and Student Artwork as Tools for Interrogating Post-human Worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Trinidad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Frana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NEMLA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Buffalo, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagining, Limiting, Militarizing:European Astroculture and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander C.T. Geppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Olson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roundtable at the Tensions of Europe Digital Workshop Festival 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable Development and the SDGs: Revealing Engineering Academics, Students and Employer Viewpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bente Nørgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riitta Lehtinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEFI 2021 Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outer Space Doesn't Exist: On the Theory and Practice of Studying Astroculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NYU Space Talks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, New York University, May 2023, New York (online), United States</w:t>
+              <w:t xml:space="preserve">, New York University, Nov 2021, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Transitional Tensions: Observations from Engineering Education Researchers</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From restricting competencies to diversifying competencies: Sustainable development and its implications for competency-based approaches to education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...1824 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th SEFI Annual Conference 2019 - Varietas Delectat: Complexity is the New Normality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. pp. 1139-1148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5428,103 +5428,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Development Competencies for Achieving the SDGs: Engineering Students and Industry Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Bowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFI 2020 Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Enschede (on line), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5562,51 +5562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Thinking for Diversity, Attractiveness and Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Conference of the European Society for Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5814,51 +5814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavell and Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conversations: The Journal of Cavellian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5941,64 +5941,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walter Leal Filho, Julie Newman, Amanda Lange Salvia and Laís Viera Trevisan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American and European Perspectives on Sustainability in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.57-69, 2025, World Sustainability Series, </w:t>
@@ -6799,603 +6799,603 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Report on the programme Activity Development Process – The A-STEP 2030 Summer School” Report R7 Output of the A-STEP 2030 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Spaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bente Nørgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] TU Dublin; BEST; ENSTA Bretagne; Aalborg universitet (Denmark); Helsinki Metropolia University of Applied Sciences. 2021, pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Report on the Methodological Framework of new Pedagogical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bente Nørgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Spliid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Aalborg universitet (Denmark); TU Dublin; ENSTA Bretagne; Helsinki Metropolia University of Applied Sciences; BEST. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intellectual Output 1 (IO1): SKILLSFOCUS 2030: A Model of Skills and Attributes needed for Engineers to achieve the SDGs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Bowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] TU Dublin; BEST; ENSTA Bretagne; Aalborg universitet (Denmark); Helsinki Metropolia University of Applied Sciences. 2021, pp.1-17</w:t>
+              <w:t xml:space="preserve">[Research Report] TU Dublin; ENSTA Bretagne; Aalborg University; Helsinki Metropolia University of Applied Sciences. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report on the future role of engineers in society and the skills and competences engineering will require</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENSTA Bretagne - École nationale supérieure de techniques avancées Bretagne. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering Skills Requirements for Sustainable Development and Achieving the SDG's - Outcomes of focus groups held in Ireland, France, Denmark and Finland as part of A-Step 2030 Project, Activity 1: Task 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Bowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] TU Dublin; ENSTA Bretagne; Aalborg University; Helsinki Metropolia University of Applied Sciences. 2021</w:t>
+              <w:t xml:space="preserve">ENSTA Bretagne - École nationale supérieure de techniques avancées Bretagne; Dublin Technological University. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017657v1</w:t>
-              </w:r>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-04032850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7659,51 +7659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A2C98CF"/>
+    <w:nsid w:val="86BE8D43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7890,51 +7890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brad-tabas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0156-8389" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264472144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frances" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/15437809.58.3.03" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03967148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/cjcs.vi10.6616" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02637758231188289" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03621970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Beagon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente N&#248;rgaard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Lehtinen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2022.2033955" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Garond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.25988" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.1281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03953777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Conley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily York" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23299460.2022.2129179" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03967138v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jenner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/cjcs.vi10.6610" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bowe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szolucha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Khmelevska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Sanz Sanchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pawlak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/22999558.PE.22.009.17637" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/res.2022.0009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03511741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46863/ecocene.52" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03000959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22503/inftars.XX.2020.2.8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03148547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2020.11.1.3188" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03000978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.7735" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03001004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Samuel Tabas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356759v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356691v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Geppert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309221v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03953825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C.T. Geppert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Collins" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Olson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Rees" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466094v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Trinidad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Frana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2020.102218" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03020287v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02300726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02461327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03967159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80434-2_5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03834647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ajana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakkali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0055" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791424v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachell Faure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Paisley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ecopedagogies-Practical-Approaches-to-Experiential-Learning/Bayer-Finley/p/book/9781032118451" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791485v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/lodel/colloques/index.php?id=8001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01897427v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardona Gil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1409" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/al120" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Spliid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Spaas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04017657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032850v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689781v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brad-tabas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0156-8389" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264472144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frances" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/15437809.58.3.03" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03953777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Conley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily York" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23299460.2022.2129179" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03967148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/cjcs.vi10.6616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310244v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02637758231188289" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03621970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Beagon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente N&#248;rgaard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Lehtinen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2022.2033955" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Garond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.25988" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.1281" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/res.2022.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bowe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03967138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jenner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/cjcs.vi10.6610" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szolucha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Khmelevska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Sanz Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pawlak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/22999558.PE.22.009.17637" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03511741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46863/ecocene.52" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03000959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22503/inftars.XX.2020.2.8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03148547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2020.11.1.3188" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03000978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.7735" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03001004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Samuel Tabas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356729v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309252v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309228v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Geppert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791547v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03953825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466094v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Trinidad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Frana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C.T. Geppert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Collins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Olson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Rees" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2020.102218" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03020287v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02300726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02461327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03967159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80434-2_5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03834647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ajana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakkali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0055" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791424v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachell Faure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Paisley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ecopedagogies-Practical-Approaches-to-Experiential-Learning/Bayer-Finley/p/book/9781032118451" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791485v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/lodel/colloques/index.php?id=8001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01897427v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardona Gil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1409" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/al120" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Spaas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Spliid" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04017657v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689781v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>