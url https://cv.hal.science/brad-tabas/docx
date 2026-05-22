--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -3342,50 +3342,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Where There is Weirdness, Critique has Not Run Out of Steam: On Weird Literature, Pragmatist Ecology, and Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inaugural Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Study of the Eco-Weird, Sep 2023, Altoona, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planetizing History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Geppert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NYU Space Talks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New York University, May 2023, New York (online), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Pathological Bifurcations to Meaningful Planetary Change Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3420,251 +3571,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantic Symposium on Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIT, Oct 2023, Cambridge (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Where There is Weirdness, Critique has Not Run Out of Steam: On Weird Literature, Pragmatist Ecology, and Democracy</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planetization: Five Theses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Tabas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Geppert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking Outer Space: Philosophy, Astroculture and the Histories of Planetarity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New York University, Jul 2023, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6799,70 +6799,192 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Report on the Methodological Framework of new Pedagogical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bente Nørgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Spliid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Beagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Tabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Aalborg universitet (Denmark); TU Dublin; ENSTA Bretagne; Helsinki Metropolia University of Applied Sciences; BEST. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Report on the programme Activity Development Process – The A-STEP 2030 Summer School” Report R7 Output of the A-STEP 2030 project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Beagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Spaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6891,179 +7013,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] TU Dublin; BEST; ENSTA Bretagne; Aalborg universitet (Denmark); Helsinki Metropolia University of Applied Sciences. 2021, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469421v1</w:t>
-              </w:r>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-03469400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intellectual Output 1 (IO1): SKILLSFOCUS 2030: A Model of Skills and Attributes needed for Engineers to achieve the SDGs</w:t>
               </w:r>
@@ -7659,51 +7659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86BE8D43"/>
+    <w:nsid w:val="89640760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7890,51 +7890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brad-tabas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0156-8389" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264472144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frances" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/15437809.58.3.03" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03953777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Conley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily York" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23299460.2022.2129179" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03967148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/cjcs.vi10.6616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310244v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02637758231188289" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03621970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Beagon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente N&#248;rgaard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Lehtinen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2022.2033955" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Garond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.25988" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.1281" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/res.2022.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bowe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03967138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jenner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/cjcs.vi10.6610" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szolucha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Khmelevska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Sanz Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pawlak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/22999558.PE.22.009.17637" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03511741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46863/ecocene.52" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03000959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22503/inftars.XX.2020.2.8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03148547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2020.11.1.3188" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03000978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.7735" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03001004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Samuel Tabas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356729v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309252v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309228v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Geppert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791547v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03953825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466094v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Trinidad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Frana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C.T. Geppert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Collins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Olson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Rees" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2020.102218" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03020287v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02300726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02461327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03967159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80434-2_5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03834647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ajana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakkali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0055" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791424v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachell Faure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Paisley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ecopedagogies-Practical-Approaches-to-Experiential-Learning/Bayer-Finley/p/book/9781032118451" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791485v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/lodel/colloques/index.php?id=8001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01897427v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardona Gil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1409" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/al120" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Spaas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Spliid" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04017657v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689781v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brad-tabas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0156-8389" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264472144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frances" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693272v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/15437809.58.3.03" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03953777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Conley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily York" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23299460.2022.2129179" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03967148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/cjcs.vi10.6616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310244v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02637758231188289" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03621970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Beagon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente N&#248;rgaard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Lehtinen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2022.2033955" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Garond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.25988" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.1281" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/res.2022.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Bowe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03967138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jenner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/cjcs.vi10.6610" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szolucha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Khmelevska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Sanz Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pawlak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/22999558.PE.22.009.17637" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03511741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46863/ecocene.52" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03000959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22503/inftars.XX.2020.2.8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03148547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/ECOZONA.2020.11.1.3188" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03000978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.7735" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03001004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Samuel Tabas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356729v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05356737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309252v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Geppert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791547v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03953825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791520v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466094v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Trinidad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Frana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C.T. Geppert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Collins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Olson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Rees" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2020.102218" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03020287v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02300726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02461327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03967159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04737075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80434-2_5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03834647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ajana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakkali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0055" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791424v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachell Faure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Paisley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ecopedagogies-Practical-Approaches-to-Experiential-Learning/Bayer-Finley/p/book/9781032118451" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03791485v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/lodel/colloques/index.php?id=8001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01897427v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardona Gil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1409" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/al120" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Spliid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Spaas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03469439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04017657v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689781v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>