--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bradley James </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIESTA Project: Svalbard summer 2025 expedition report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Martinez-Rabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.21683.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial dormancy as an ecological and biogeochemical regulator on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3909. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59167-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lipschultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface Life on Earth as a Key to Unlock Extraterrestrial Mysteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Osburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Emil Ruff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (12), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.70286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and dynamics of antimicrobial resistance in pioneer and developing Arctic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamik Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-025-03745-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier biogeochemical cycling and downstream impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon R Hawkings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva L Doting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine R Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-025-00751-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell imaging reveals efficient nutrient uptake and growth of microalgae darkening the Greenland Ice Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Littmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane G Benning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1521. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56664-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Ecology of Permafrost Soils: Populations, Processes, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark P. Waldrop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gilman Ernakovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana A. Vishnivetskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean R. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Mackelprang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (2), pp.245-258. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 4D electrical resistivity tomography and below-ground point sensor monitoring of High Arctic deglaciated sediments capture zero-curtain effects, freeze–thaw transitions, and mid-winter thawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai O Cimpoiasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Kuras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul B Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Meldrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.401 - 421. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-401-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolically flexible microorganisms rapidly establish glacial foreland ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Nauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wen Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaofeng Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.11634. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66734-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial interactions between climate warming and antimicrobial resistance threaten soil carbon storage and global health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamik Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wraf220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svalbard winter warming is reaching melting point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Molares Moncayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Brusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Viglezio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.6409. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60926-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global comparison of surface and subsurface microbiomes reveals large-scale biodiversity gradients, and a marine-terrestrial divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Emil Ruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Hrabe de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Mullis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Magnabosco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (51), pp.eadq0645. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adq0645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Atmospheric Microbial Ecosystem Through Theory, Bioenergetics, and Numerical Modeling: A Breath of Fresh Air for Aeromicrobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Martinez‐rabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Molares Moncayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Trembath‐reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Lappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Greening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (8), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025jg009071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland 2022 GHOST project: Sampling Greenland geothermal springs - expedition report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Selci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Cramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maarten de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.77. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.17002.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere: a transport medium or an active microbial ecosystem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Lappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Thakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Molares Moncayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexi Besser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.wrae092. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wrae092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of Arctic soils: Capturing year-round processes in measurements and soil biogeochemical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacifica Sommers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven K Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cimpoiasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 254, pp.104820. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Deglaciated Sediment Chronosequence in the High Arctic Using Near‐Surface Geoelectrical Monitoring Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai O Cimpoiasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Oliver Kuras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul B Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Meldrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (2), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal role of fungi in soil carbon stabilization during early pedogenesis in the high Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Trejos-Espeleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marin-Jaramillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacifica Sommers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (28), pp.e2402689121. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2402689121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic plasmidome analysis reveals distinct relationships among associated antimicrobial resistance genes and virulence genes along anthropogenic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Makowska‐zawierucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Trzebny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Zawierucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Manthapuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (5), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRA Melting-ICE Project: Svalbard 2022 Expeditions Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Montemagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cardellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Pasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Manini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.257. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.17772.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term organic carbon preservation enhanced by iron and manganese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Woulds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyman Babakhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 621 (7978), pp.312-317. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06325-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global perspective on bacterial diversity in the terrestrial deep subsurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bagnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.001172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigment signatures of algal communities and their implications for glacier surface darkening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Anne Chevrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Doting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.17643. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-22271-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and Fluxes of Organic Carbon and Energy to Microorganisms in Global Marine Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Burwicz-Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.910694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA/RNA Preservation in Glacial Snow and Ice Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Trivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Keuschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vasconcelos Rissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.894893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and dormant microorganisms on glacier surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher B Trivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.244-261. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gbi.12535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of Glacial Snow and Ice Microbial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Trivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vieth-Hillebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.876848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer efficiency of organic carbon in marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Hülse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7297. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35112-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How allogenic factors affect succession in glacier forefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Wojcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Eichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Benning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.103642. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace gas oxidizers are widespread and active members of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pok Man Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Grinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.246-256. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-020-00811-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial ecosystems are essential to understanding biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Stibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwyn Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Hotaling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Zawierucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.686-687. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1163-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread energy limitation to life in global subseafloor sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burwicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (32), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aba0697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon and microbial activity in marine sediments on a global scale throughout the Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Burwicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 286, pp.227-247. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2020.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of deep‐sea mining on microbial ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Orcutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brazelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Estes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Goordial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (7), pp.1489-1510. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a Place for the Next Generation of Geoscientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Sutfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshwari Neelam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EO151355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergetic Controls on Microbial Ecophysiology in Marine Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of the fewest: Microbial dormancy and maintenance in marine sediments through deep time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.43-59. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gbi.12313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial and Biogeochemical Dynamics in Glacier Forefields Are Sensitive to Century-Scale Climate and Anthropogenic Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Anesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2017.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate-rich dendrolitic cones: insights into a modern analog for incipient microbialite formation, Little Hot Creek, Long Valley Caldera, California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Trivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Bojanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Stamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-017-0041-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Modeling of the Supraglacial Ecosystem: A Process-based Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Stibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2017.00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the divide: a model-data approach to Polar & Alpine Microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.fiw015. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiw015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial dynamics in a High Arctic glacier forefield: a combined field, laboratory, and modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Šabacká</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Benning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (19), pp.5677-5696. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5677-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobiology Over Antarctica – A New Initiative for Atmospheric Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Alekhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleks Terauds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Wilmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHIMMER (1.0): a novel mathematical model for microbial and biogeochemical dynamics in glacier forefield ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Singarayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.3441-3470. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-3441-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community dynamics in the forefield of glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Singarayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Anesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1795), pp.20140882. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bradley James </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIESTA Project: Svalbard summer 2025 expedition report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Martinez-Rabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.21683.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier biogeochemical cycling and downstream impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon R Hawkings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva L Doting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine R Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-025-00751-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and dynamics of antimicrobial resistance in pioneer and developing Arctic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamik Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-025-03745-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Ecology of Permafrost Soils: Populations, Processes, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark P. Waldrop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gilman Ernakovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana A. Vishnivetskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean R. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Mackelprang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (2), pp.245-258. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell imaging reveals efficient nutrient uptake and growth of microalgae darkening the Greenland Ice Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Littmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane G Benning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1521. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56664-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 4D electrical resistivity tomography and below-ground point sensor monitoring of High Arctic deglaciated sediments capture zero-curtain effects, freeze–thaw transitions, and mid-winter thawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai O Cimpoiasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Kuras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul B Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Meldrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.401 - 421. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-401-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface Life on Earth as a Key to Unlock Extraterrestrial Mysteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Osburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Emil Ruff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (12), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.70286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolically flexible microorganisms rapidly establish glacial foreland ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Nauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wen Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaofeng Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.11634. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66734-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial interactions between climate warming and antimicrobial resistance threaten soil carbon storage and global health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamik Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wraf220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Atmospheric Microbial Ecosystem Through Theory, Bioenergetics, and Numerical Modeling: A Breath of Fresh Air for Aeromicrobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Martinez‐rabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Molares Moncayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Trembath‐reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Lappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Greening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (8), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025jg009071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global comparison of surface and subsurface microbiomes reveals large-scale biodiversity gradients, and a marine-terrestrial divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Emil Ruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Hrabe de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Mullis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Magnabosco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (51), pp.eadq0645. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adq0645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svalbard winter warming is reaching melting point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Molares Moncayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Brusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Viglezio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.6409. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60926-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial dormancy as an ecological and biogeochemical regulator on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3909. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59167-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lipschultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of Arctic soils: Capturing year-round processes in measurements and soil biogeochemical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacifica Sommers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven K Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cimpoiasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 254, pp.104820. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Deglaciated Sediment Chronosequence in the High Arctic Using Near‐Surface Geoelectrical Monitoring Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai O Cimpoiasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Oliver Kuras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul B Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Meldrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (2), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere: a transport medium or an active microbial ecosystem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Lappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Thakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Molares Moncayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexi Besser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.wrae092. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wrae092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic plasmidome analysis reveals distinct relationships among associated antimicrobial resistance genes and virulence genes along anthropogenic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Makowska‐zawierucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Trzebny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Zawierucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Manthapuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (5), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal role of fungi in soil carbon stabilization during early pedogenesis in the high Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Trejos-Espeleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marin-Jaramillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacifica Sommers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (28), pp.e2402689121. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2402689121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRA Melting-ICE Project: Svalbard 2022 Expeditions Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Montemagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cardellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Pasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Manini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.257. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.17772.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland 2022 GHOST project: Sampling Greenland geothermal springs - expedition report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Selci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Cramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maarten de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.77. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.17002.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term organic carbon preservation enhanced by iron and manganese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Woulds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyman Babakhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 621 (7978), pp.312-317. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06325-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global perspective on bacterial diversity in the terrestrial deep subsurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bagnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.001172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA/RNA Preservation in Glacial Snow and Ice Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Trivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Keuschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vasconcelos Rissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.894893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and dormant microorganisms on glacier surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher B Trivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.244-261. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gbi.12535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and Fluxes of Organic Carbon and Energy to Microorganisms in Global Marine Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Burwicz-Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.910694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of Glacial Snow and Ice Microbial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Trivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vieth-Hillebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.876848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer efficiency of organic carbon in marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Hülse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7297. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35112-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigment signatures of algal communities and their implications for glacier surface darkening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Anne Chevrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Doting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.17643. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-22271-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace gas oxidizers are widespread and active members of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pok Man Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Grinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.246-256. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-020-00811-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How allogenic factors affect succession in glacier forefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Wojcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Eichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Benning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.103642. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon and microbial activity in marine sediments on a global scale throughout the Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Burwicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 286, pp.227-247. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2020.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread energy limitation to life in global subseafloor sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burwicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (32), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aba0697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of deep‐sea mining on microbial ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Orcutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brazelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Estes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Goordial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (7), pp.1489-1510. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a Place for the Next Generation of Geoscientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Sutfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshwari Neelam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EO151355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial ecosystems are essential to understanding biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Stibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwyn Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Hotaling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Zawierucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.686-687. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1163-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of the fewest: Microbial dormancy and maintenance in marine sediments through deep time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.43-59. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gbi.12313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergetic Controls on Microbial Ecophysiology in Marine Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate-rich dendrolitic cones: insights into a modern analog for incipient microbialite formation, Little Hot Creek, Long Valley Caldera, California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Trivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Bojanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Stamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-017-0041-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Modeling of the Supraglacial Ecosystem: A Process-based Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Stibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2017.00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial and Biogeochemical Dynamics in Glacier Forefields Are Sensitive to Century-Scale Climate and Anthropogenic Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Anesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2017.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the divide: a model-data approach to Polar & Alpine Microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.fiw015. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiw015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial dynamics in a High Arctic glacier forefield: a combined field, laboratory, and modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Šabacká</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Benning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (19), pp.5677-5696. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5677-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobiology Over Antarctica – A New Initiative for Atmospheric Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Alekhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleks Terauds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Wilmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHIMMER (1.0): a novel mathematical model for microbial and biogeochemical dynamics in glacier forefield ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Singarayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.3441-3470. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-3441-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community dynamics in the forefield of glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Singarayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Anesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1795), pp.20140882. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493888v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Mourot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Lebert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Martinez-Rabert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21683.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Bradley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59167-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Lindsay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bradley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Osburn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emil Ruff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.70286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamik Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A Dawson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-03745-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon R Hawkings" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L Doting" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hassan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-025-00751-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halbach" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kitzinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hansen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Littmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane G Benning" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56664-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Waldrop" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gilman Ernakovich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana A. Vishnivetskaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean R. Schaefer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mackelprang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2264" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai O Cimpoiasu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kuras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Harrison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B Wilkinson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Meldrum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-401-2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ricci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Nauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wen Wong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofeng Ni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66734-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G Dumont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf220" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Molares Moncayo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Brusca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Viglezio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60926-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188761v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Hrabe de Angelis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mullis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Magnabosco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq0645" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389237v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Martinez&#8208;rabert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Trembath&#8208;reichert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Lappan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Greening" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jg009071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Giovannelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Selci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Cramm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maarten de Moor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17002.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663494v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Thakar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi Besser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae092" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Lyu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacifica Sommers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven K Schmidt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Magnani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cimpoiasu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104820" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621012v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Oliver Kuras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2220" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Trejos-Espeleta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin-Jaramillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schmidt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2402689121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621011v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Makowska&#8208;zawierucha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Trzebny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Zawierucha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Manthapuri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17293" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Montemagno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cascone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cardellini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Pasotti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17772.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Moore" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Curti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Woulds" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Babakhani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06325-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Edwards" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. An" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bagnoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001172" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Chevrollier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Doting" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cook" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jensen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22271-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arndt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Amend" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Burwicz-Galerne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Larowe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.910694" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827594v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Trivedi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasconcelos Rissi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.894893" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Trivedi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Winkel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12535" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450507v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vieth-Hillebrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.876848" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik H&#252;lse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35112-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wojcik" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Eichel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Benning" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103642" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527857v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Dong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pok Man Leung" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Grinter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00811-w" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450517v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Stibal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn Edwards" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hotaling" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1163-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450513v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arndt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amend" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burwicz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba0697" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450515v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Burwicz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.07.017" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450519v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Orcutt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brazelton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Estes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Goordial" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11403" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450512v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miling Li" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sutfin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Christie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshwari Neelam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EO151355" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00180" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450521v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12313" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450526v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Anesio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00026" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450524v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Bojanowski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Stamps" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-017-0041-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450525v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Box" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00052" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450527v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie &#352;aback&#225;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Barker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5677-2016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450530v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Alekhina" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Terauds" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Wilmotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quesada" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450531v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anesio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Singarayer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heath" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-3441-2015" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450532v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Singarayer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0882" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493888v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Mourot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Lebert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Martinez-Rabert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21683.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424768v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon R Hawkings" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Bradley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L Doting" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hassan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-025-00751-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamik Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A Dawson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-03745-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Waldrop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gilman Ernakovich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana A. Vishnivetskaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean R. Schaefer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mackelprang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2264" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halbach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kitzinger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hansen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Littmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane G Benning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56664-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai O Cimpoiasu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kuras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Harrison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B Wilkinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Meldrum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-401-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Lindsay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bradley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Osburn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emil Ruff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.70286" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ricci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Nauer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wen Wong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofeng Ni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66734-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G Dumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf220" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Martinez&#8208;rabert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Molares Moncayo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Trembath&#8208;reichert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Lappan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Greening" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jg009071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Hrabe de Angelis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mullis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Magnabosco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq0645" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Brusca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Viglezio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60926-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188772v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59167-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Lyu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacifica Sommers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven K Schmidt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Magnani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cimpoiasu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104820" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Oliver Kuras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2220" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Thakar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi Besser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae092" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Makowska&#8208;zawierucha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Trzebny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Zawierucha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Manthapuri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17293" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Trejos-Espeleta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin-Jaramillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schmidt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2402689121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Montemagno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cascone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cardellini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Pasotti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17772.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Giovannelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Selci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Cramm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maarten de Moor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17002.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Moore" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Curti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Woulds" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Babakhani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06325-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Edwards" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. An" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bagnoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001172" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Trivedi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasconcelos Rissi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.894893" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291424v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Trivedi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Winkel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12535" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arndt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Amend" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Burwicz-Galerne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Larowe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.910694" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450507v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vieth-Hillebrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.876848" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik H&#252;lse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35112-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Chevrollier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Doting" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cook" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jensen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22271-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Dong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pok Man Leung" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Grinter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00811-w" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450509v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wojcik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Eichel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Benning" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103642" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450515v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Burwicz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.07.017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450513v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arndt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amend" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burwicz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba0697" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450519v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Orcutt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brazelton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Estes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Goordial" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11403" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450512v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miling Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sutfin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Christie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshwari Neelam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EO151355" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Stibal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn Edwards" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hotaling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1163-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450521v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12313" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00180" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Bojanowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Stamps" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-017-0041-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450525v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Box" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00052" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Anesio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450527v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie &#352;aback&#225;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Barker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5677-2016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450530v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Alekhina" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Terauds" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Wilmotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quesada" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450531v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anesio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Singarayer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heath" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-3441-2015" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450532v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Singarayer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0882" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>