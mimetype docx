--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bradley James </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIESTA Project: Svalbard summer 2025 expedition report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Martinez-Rabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.21683.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier biogeochemical cycling and downstream impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon R Hawkings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva L Doting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine R Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-025-00751-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and dynamics of antimicrobial resistance in pioneer and developing Arctic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamik Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-025-03745-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Ecology of Permafrost Soils: Populations, Processes, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark P. Waldrop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gilman Ernakovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana A. Vishnivetskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean R. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Mackelprang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (2), pp.245-258. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell imaging reveals efficient nutrient uptake and growth of microalgae darkening the Greenland Ice Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Littmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane G Benning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1521. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56664-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 4D electrical resistivity tomography and below-ground point sensor monitoring of High Arctic deglaciated sediments capture zero-curtain effects, freeze–thaw transitions, and mid-winter thawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai O Cimpoiasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Kuras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul B Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Meldrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.401 - 421. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-401-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface Life on Earth as a Key to Unlock Extraterrestrial Mysteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Osburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Emil Ruff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (12), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.70286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolically flexible microorganisms rapidly establish glacial foreland ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Nauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wen Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaofeng Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.11634. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66734-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial interactions between climate warming and antimicrobial resistance threaten soil carbon storage and global health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamik Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wraf220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Atmospheric Microbial Ecosystem Through Theory, Bioenergetics, and Numerical Modeling: A Breath of Fresh Air for Aeromicrobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Martinez‐rabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Molares Moncayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Trembath‐reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Lappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Greening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (8), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025jg009071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global comparison of surface and subsurface microbiomes reveals large-scale biodiversity gradients, and a marine-terrestrial divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Emil Ruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Hrabe de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Mullis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Magnabosco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (51), pp.eadq0645. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adq0645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svalbard winter warming is reaching melting point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Molares Moncayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Brusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Viglezio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.6409. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60926-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial dormancy as an ecological and biogeochemical regulator on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3909. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59167-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lipschultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of Arctic soils: Capturing year-round processes in measurements and soil biogeochemical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacifica Sommers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven K Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cimpoiasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 254, pp.104820. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Deglaciated Sediment Chronosequence in the High Arctic Using Near‐Surface Geoelectrical Monitoring Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai O Cimpoiasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Oliver Kuras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul B Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Meldrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (2), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere: a transport medium or an active microbial ecosystem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Lappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Thakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Molares Moncayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexi Besser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.wrae092. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wrae092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic plasmidome analysis reveals distinct relationships among associated antimicrobial resistance genes and virulence genes along anthropogenic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Makowska‐zawierucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Trzebny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Zawierucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Manthapuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (5), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal role of fungi in soil carbon stabilization during early pedogenesis in the high Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Trejos-Espeleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marin-Jaramillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacifica Sommers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (28), pp.e2402689121. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2402689121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRA Melting-ICE Project: Svalbard 2022 Expeditions Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Montemagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cardellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Pasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Manini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.257. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.17772.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland 2022 GHOST project: Sampling Greenland geothermal springs - expedition report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Selci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Cramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maarten de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.77. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.17002.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term organic carbon preservation enhanced by iron and manganese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Woulds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyman Babakhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 621 (7978), pp.312-317. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06325-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global perspective on bacterial diversity in the terrestrial deep subsurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bagnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.001172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA/RNA Preservation in Glacial Snow and Ice Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Trivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Keuschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vasconcelos Rissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.894893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and dormant microorganisms on glacier surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher B Trivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.244-261. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gbi.12535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and Fluxes of Organic Carbon and Energy to Microorganisms in Global Marine Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Burwicz-Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.910694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of Glacial Snow and Ice Microbial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Trivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vieth-Hillebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.876848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer efficiency of organic carbon in marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Hülse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7297. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35112-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigment signatures of algal communities and their implications for glacier surface darkening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Anne Chevrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Doting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.17643. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-22271-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace gas oxidizers are widespread and active members of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pok Man Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Grinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.246-256. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-020-00811-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How allogenic factors affect succession in glacier forefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Wojcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Eichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Benning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.103642. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon and microbial activity in marine sediments on a global scale throughout the Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Burwicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 286, pp.227-247. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2020.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread energy limitation to life in global subseafloor sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burwicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (32), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aba0697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of deep‐sea mining on microbial ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Orcutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brazelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Estes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Goordial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (7), pp.1489-1510. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a Place for the Next Generation of Geoscientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Sutfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshwari Neelam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EO151355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial ecosystems are essential to understanding biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Stibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwyn Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Hotaling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Zawierucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.686-687. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1163-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of the fewest: Microbial dormancy and maintenance in marine sediments through deep time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.43-59. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gbi.12313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergetic Controls on Microbial Ecophysiology in Marine Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate-rich dendrolitic cones: insights into a modern analog for incipient microbialite formation, Little Hot Creek, Long Valley Caldera, California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Trivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Bojanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Stamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-017-0041-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Modeling of the Supraglacial Ecosystem: A Process-based Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Stibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2017.00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial and Biogeochemical Dynamics in Glacier Forefields Are Sensitive to Century-Scale Climate and Anthropogenic Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Anesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2017.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the divide: a model-data approach to Polar & Alpine Microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.fiw015. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiw015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial dynamics in a High Arctic glacier forefield: a combined field, laboratory, and modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Šabacká</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Benning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (19), pp.5677-5696. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5677-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobiology Over Antarctica – A New Initiative for Atmospheric Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Alekhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleks Terauds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Wilmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHIMMER (1.0): a novel mathematical model for microbial and biogeochemical dynamics in glacier forefield ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Singarayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.3441-3470. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-3441-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community dynamics in the forefield of glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Singarayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Anesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1795), pp.20140882. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bradley James </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIESTA Project: Svalbard summer 2025 expedition report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Martinez-Rabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6, pp.23. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.21683.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface Life on Earth as a Key to Unlock Extraterrestrial Mysteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Osburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Emil Ruff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (12), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.70286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier biogeochemical cycling and downstream impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon R Hawkings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva L Doting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine R Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-025-00751-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and dynamics of antimicrobial resistance in pioneer and developing Arctic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamik Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-025-03745-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 4D electrical resistivity tomography and below-ground point sensor monitoring of High Arctic deglaciated sediments capture zero-curtain effects, freeze–thaw transitions, and mid-winter thawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai O Cimpoiasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Kuras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul B Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Meldrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.401 - 421. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-19-401-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell imaging reveals efficient nutrient uptake and growth of microalgae darkening the Greenland Ice Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kitzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Littmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane G Benning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1521. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56664-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Ecology of Permafrost Soils: Populations, Processes, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark P. Waldrop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gilman Ernakovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana A. Vishnivetskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean R. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Mackelprang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (2), pp.245-258. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolically flexible microorganisms rapidly establish glacial foreland ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Nauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wen Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaofeng Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.11634. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66734-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial interactions between climate warming and antimicrobial resistance threaten soil carbon storage and global health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamik Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wraf220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Atmospheric Microbial Ecosystem Through Theory, Bioenergetics, and Numerical Modeling: A Breath of Fresh Air for Aeromicrobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Martinez‐rabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Molares Moncayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Trembath‐reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Lappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Greening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (8), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025jg009071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global comparison of surface and subsurface microbiomes reveals large-scale biodiversity gradients, and a marine-terrestrial divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Emil Ruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Hrabe de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Mullis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Magnabosco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (51), pp.eadq0645. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adq0645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svalbard winter warming is reaching melting point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Molares Moncayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Brusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Viglezio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.6409. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60926-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial dormancy as an ecological and biogeochemical regulator on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3909. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59167-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lipschultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of Arctic soils: Capturing year-round processes in measurements and soil biogeochemical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacifica Sommers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven K Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cimpoiasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 254, pp.104820. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Deglaciated Sediment Chronosequence in the High Arctic Using Near‐Surface Geoelectrical Monitoring Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai O Cimpoiasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Oliver Kuras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul B Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Meldrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (2), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere: a transport medium or an active microbial ecosystem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Lappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Thakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Molares Moncayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexi Besser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.wrae092. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wrae092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal role of fungi in soil carbon stabilization during early pedogenesis in the high Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Trejos-Espeleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marin-Jaramillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacifica Sommers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (28), pp.e2402689121. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2402689121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic plasmidome analysis reveals distinct relationships among associated antimicrobial resistance genes and virulence genes along anthropogenic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Makowska‐zawierucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Trzebny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Zawierucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineeth Manthapuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (5), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRA Melting-ICE Project: Svalbard 2022 Expeditions Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Montemagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cardellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Pasotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Manini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.257. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.17772.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenland 2022 GHOST project: Sampling Greenland geothermal springs - expedition report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Selci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Cramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maarten de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.77. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.17002.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term organic carbon preservation enhanced by iron and manganese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Woulds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyman Babakhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 621 (7978), pp.312-317. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06325-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global perspective on bacterial diversity in the terrestrial deep subsurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bagnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.001172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and Fluxes of Organic Carbon and Energy to Microorganisms in Global Marine Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Burwicz-Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.910694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA/RNA Preservation in Glacial Snow and Ice Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Trivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Keuschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vasconcelos Rissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.894893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and dormant microorganisms on glacier surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher B Trivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.244-261. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gbi.12535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of Glacial Snow and Ice Microbial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Trivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vieth-Hillebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.876848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer efficiency of organic carbon in marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Hülse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7297. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35112-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigment signatures of algal communities and their implications for glacier surface darkening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Halbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Anne Chevrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Doting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.17643. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-22271-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace gas oxidizers are widespread and active members of soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pok Man Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Grinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.246-256. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-020-00811-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How allogenic factors affect succession in glacier forefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Wojcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Eichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Benning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.103642. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon and microbial activity in marine sediments on a global scale throughout the Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Burwicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 286, pp.227-247. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2020.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread energy limitation to life in global subseafloor sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burwicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (32), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aba0697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of deep‐sea mining on microbial ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Orcutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brazelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Estes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Goordial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (7), pp.1489-1510. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a Place for the Next Generation of Geoscientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miling Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Sutfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheshwari Neelam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EO151355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial ecosystems are essential to understanding biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Stibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arwyn Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Hotaling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Zawierucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.686-687. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1163-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of the fewest: Microbial dormancy and maintenance in marine sediments through deep time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.43-59. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gbi.12313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioenergetic Controls on Microbial Ecophysiology in Marine Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Larowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate-rich dendrolitic cones: insights into a modern analog for incipient microbialite formation, Little Hot Creek, Long Valley Caldera, California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Trivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Bojanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Stamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-017-0041-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Modeling of the Supraglacial Ecosystem: A Process-based Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Stibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2017.00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial and Biogeochemical Dynamics in Glacier Forefields Are Sensitive to Century-Scale Climate and Anthropogenic Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Anesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2017.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the divide: a model-data approach to Polar & Alpine Microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.fiw015. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiw015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial dynamics in a High Arctic glacier forefield: a combined field, laboratory, and modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Šabacká</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Benning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (19), pp.5677-5696. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5677-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobiology Over Antarctica – A New Initiative for Atmospheric Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Alekhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleks Terauds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Wilmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHIMMER (1.0): a novel mathematical model for microbial and biogeochemical dynamics in glacier forefield ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Singarayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.3441-3470. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-3441-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community dynamics in the forefield of glaciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Singarayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Anesio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1795), pp.20140882. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493888v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Mourot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Lebert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Martinez-Rabert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21683.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424768v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon R Hawkings" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Bradley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L Doting" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hassan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-025-00751-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamik Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A Dawson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-03745-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Waldrop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gilman Ernakovich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana A. Vishnivetskaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean R. Schaefer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mackelprang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2264" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halbach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kitzinger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hansen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Littmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane G Benning" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56664-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai O Cimpoiasu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kuras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Harrison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B Wilkinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Meldrum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-401-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Lindsay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bradley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Osburn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emil Ruff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.70286" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ricci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Nauer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wen Wong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofeng Ni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66734-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G Dumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf220" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Martinez&#8208;rabert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Molares Moncayo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Trembath&#8208;reichert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Lappan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Greening" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jg009071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Hrabe de Angelis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mullis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Magnabosco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq0645" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Brusca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Viglezio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60926-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188772v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59167-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Lyu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacifica Sommers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven K Schmidt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Magnani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cimpoiasu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104820" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Oliver Kuras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2220" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Thakar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi Besser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae092" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Makowska&#8208;zawierucha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Trzebny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Zawierucha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Manthapuri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17293" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Trejos-Espeleta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin-Jaramillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schmidt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2402689121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Montemagno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cascone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cardellini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Pasotti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17772.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Giovannelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Selci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Cramm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maarten de Moor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17002.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Moore" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Curti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Woulds" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Babakhani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06325-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Edwards" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. An" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bagnoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001172" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Trivedi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasconcelos Rissi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.894893" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291424v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Trivedi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Winkel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12535" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arndt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Amend" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Burwicz-Galerne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Larowe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.910694" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450507v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vieth-Hillebrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.876848" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik H&#252;lse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35112-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Chevrollier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Doting" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cook" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jensen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22271-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Dong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pok Man Leung" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Grinter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00811-w" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450509v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wojcik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Eichel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Benning" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103642" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450515v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Burwicz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.07.017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450513v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arndt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amend" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burwicz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba0697" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450519v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Orcutt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brazelton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Estes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Goordial" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11403" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450512v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miling Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sutfin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Christie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshwari Neelam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EO151355" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Stibal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn Edwards" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hotaling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1163-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450521v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12313" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00180" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Bojanowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Stamps" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-017-0041-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450525v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Box" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00052" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Anesio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450527v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie &#352;aback&#225;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Barker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5677-2016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450530v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Alekhina" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Terauds" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Wilmotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quesada" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450531v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anesio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Singarayer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heath" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-3441-2015" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450532v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Singarayer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0882" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493888v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Mourot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Lebert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Martinez-Rabert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21683.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Lindsay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bradley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Osburn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emil Ruff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.70286" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon R Hawkings" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Bradley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L Doting" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hassan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-025-00751-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamik Roy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A Dawson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-03745-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai O Cimpoiasu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kuras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Harrison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B Wilkinson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Meldrum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-401-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188767v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Halbach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kitzinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hansen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Littmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane G Benning" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56664-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Waldrop" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gilman Ernakovich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana A. Vishnivetskaya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean R. Schaefer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mackelprang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2264" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ricci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Nauer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wen Wong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofeng Ni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66734-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G Dumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf220" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Martinez&#8208;rabert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Molares Moncayo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Trembath&#8208;reichert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Lappan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Greening" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jg009071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Hrabe de Angelis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mullis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Magnabosco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq0645" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Brusca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Viglezio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60926-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188772v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59167-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Lyu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacifica Sommers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven K Schmidt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Magnani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cimpoiasu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104820" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Oliver Kuras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2220" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Thakar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi Besser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae092" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Trejos-Espeleta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin-Jaramillo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schmidt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2402689121" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Makowska&#8208;zawierucha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Trzebny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Zawierucha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Manthapuri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17293" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Montemagno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cascone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cardellini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Pasotti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17772.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Giovannelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Selci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Cramm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maarten de Moor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17002.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Moore" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Curti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Woulds" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Babakhani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06325-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Edwards" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. An" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bagnoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001172" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arndt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Amend" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Burwicz-Galerne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Larowe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.910694" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Trivedi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasconcelos Rissi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.894893" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291424v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Trivedi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Winkel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450507v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vieth-Hillebrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.876848" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik H&#252;lse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35112-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Anne Chevrollier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Doting" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cook" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jensen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22271-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Dong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pok Man Leung" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Grinter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00811-w" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450509v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wojcik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Eichel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Benning" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103642" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450515v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Burwicz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.07.017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450513v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arndt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amend" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burwicz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba0697" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450519v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Orcutt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brazelton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Estes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Goordial" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11403" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450512v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miling Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sutfin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Christie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheshwari Neelam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EO151355" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Stibal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn Edwards" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hotaling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1163-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450521v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12313" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00180" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Bojanowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Stamps" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-017-0041-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450525v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Box" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00052" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Anesio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2017.00026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450527v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie &#352;aback&#225;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Barker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5677-2016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450530v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Alekhina" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Terauds" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Wilmotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quesada" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450531v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anesio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Singarayer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heath" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-3441-2015" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450532v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Singarayer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0882" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>