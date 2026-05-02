--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,174 +234,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-05376234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of brain functional connectivity in healthy young adults following GSM radiofrequency exposure: A magnetoencephalography and magnetic resonance imaging study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No thermal skin effects at environmental 26 GHz field strengths relevant to 5G deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepideh Iranfar</w:t>
+                <w:t xml:space="preserve">Stephane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmina Wallace</w:t>
+                <w:t xml:space="preserve">Philippe Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2025.11.007⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-49616-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-05366143v1</w:t>
+                <w:t xml:space="preserve">hal-05608302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Deployment of 5G Wireless Communication and Risk Assessment on Human Health: Quid Novi?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -425,5238 +442,5355 @@
               <w:t xml:space="preserve">Bioelectromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bem.70005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Radiofrequency Electromagnetic Fields on Cardiac Activity at Rest: A Systematic Review of Healthy Human Studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modulation of brain functional connectivity in healthy young adults following GSM radiofrequency exposure: A magnetoencephalography and magnetic resonance imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Iranfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bem.70014⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2025.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-05263283v1</w:t>
+                <w:t xml:space="preserve">ineris-05366143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Measurable Impact of Acute 26 GHz 5G Exposure on Salivary Stress Markers in Healthy Adults</w:t>
+                <w:t xml:space="preserve">Impact of Radiofrequency Electromagnetic Fields on Cardiac Activity at Rest: A Systematic Review of Healthy Human Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michelant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.123439⟩</w:t>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.70014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-05388040v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-05263283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous nervous system responses to environmental‐level exposure to 5G's first deployed band (3.5 GHz) in healthy human volunteers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No Measurable Impact of Acute 26 GHz 5G Exposure on Salivary Stress Markers in Healthy Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michelant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.123439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.123439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/EP092083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04740870v1</w:t>
+                <w:t xml:space="preserve">ineris-05388040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theta band brainwaves in human resting EEG modulated by mobile phone radiofrequency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wendi Shang</w:t>
+                <w:t xml:space="preserve">Autonomous nervous system responses to environmental‐level exposure to 5G's first deployed band (3.5 GHz) in healthy human volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michelant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gitton</w:t>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2023.2187477⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/EP092083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021939v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of radiofrequency electromagnetic fields exposure on sleep patterns in preterm neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bessarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 100 (3), pp.427-432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09553002.2023.2277365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Electrical Brain Activity of Healthy Volunteers Exposed to 3.5 GHz of 5G Signals within Environmental Levels: A Controlled–Randomised Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (18), pp.6793. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20186793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose- and Time-Dependent Effects of Radiofrequency Electromagnetic Field on Adipose Tissue: Implications of Thermoregulation and Mitochondrial Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Maalouf</w:t>
+                <w:t xml:space="preserve">Theta band brainwaves in human resting EEG modulated by mobile phone radiofrequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+                <w:t xml:space="preserve">Wendi Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Corona</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241310628⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (10), pp.1639-1647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2023.2187477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167366v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Inflammation in 3D Reconstructed Human Skin Exposed to Combined Exposure to Ultraviolet and Wi-Fi Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Szilágyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsanna Németh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsófia Szilágyi</w:t>
+                <w:t xml:space="preserve">József Bakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsuzsanna Németh</w:t>
+                <w:t xml:space="preserve">Györgyi Kubinyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Pál Necz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (3), pp.2853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms24032853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets potentiels des radiofréquences sur les thermorécepteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dose- and Time-Dependent Effects of Radiofrequency Electromagnetic Field on Adipose Tissue: Implications of Thermoregulation and Mitochondrial Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René de Seze</w:t>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gay-Quéheillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/re1.103.0023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (13), pp.10628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241310628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04107733v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human resting-state EEG and radiofrequency GSM mobile phone exposure: the impact of the individual alpha frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Lemaréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 98 (5), pp.986-995. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09553002.2021.2009146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of cortisol secretory pattern in workers chronically exposed to ELF-EMF generated by high voltage transmission lines and substations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lambrozo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 161, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2022.107103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Exposure to Environmental Radiofrequency Electromagnetic Fields in Hospitalized Preterm Neonates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les effets potentiels des radiofréquences sur les thermorécepteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bem.22349⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.21-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/re1.103.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03246912v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04107733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of magnetoencephalography alpha band activity by radiofrequency electromagnetic field depicted in sensor and source space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Lemaréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-02560-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of South Korean Population to 5G Mobile Phone Networks (3.4–3.8 GHz)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Individual Exposure to Environmental Radiofrequency Electromagnetic Fields in Hospitalized Preterm Neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐baptiste Petit</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kihwea Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Donggeun Choi</w:t>
+                <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bem.22345⟩</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.22349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03246954v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03246912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequencies and radiofrequency electromagnetic fields effects on the endocrine system: a study of melatonin hormone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exposure of South Korean Population to 5G Mobile Phone Networks (3.4–3.8 GHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐baptiste Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jamal</w:t>
+                <w:t xml:space="preserve">Kihwea Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Peiffer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Donggeun Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.22345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559063v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03246954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on autonomic nervous activity during sleep in preterm neonates: preliminary Results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Low frequencies and radiofrequency electromagnetic fields effects on the endocrine system: a study of melatonin hormone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peiffer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (1, SI), pp.239</w:t>
+              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (6), pp.200-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555701v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Inflammation by Cytokine Production Following Combined Exposure to Ultraviolet and Radiofrequency Radiation of Mobile Phones on 3D Reconstructed Human Skin In Vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Safar</w:t>
+                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on autonomic nervous activity during sleep in preterm neonates: preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1, SI), pp.239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03230215v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (1), pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on cerebral oxygenation in preterm neonates: preliminary results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Leke</w:t>
+                <w:t xml:space="preserve">Evaluation of Inflammation by Cytokine Production Following Combined Exposure to Ultraviolet and Radiofrequency Radiation of Mobile Phones on 3D Reconstructed Human Skin In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Szilagyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsanna Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Bakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pal Necz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (12), pp.4401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17124401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555702v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03230215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate variability in healthy young adults exposed to global system for mobile communication (GSM) 900-MHz radiofrequency signal from mobile phones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Telliez</w:t>
+                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on cerebral oxygenation in preterm neonates: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1, SI), pp.309-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03230217v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental radiofrequency electromagnetic field levels in a department of pediatrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+                <w:t xml:space="preserve">Heart rate variability in healthy young adults exposed to global system for mobile communication (GSM) 900-MHz radiofrequency signal from mobile phones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soafara Andrianome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tourneux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+                <w:t xml:space="preserve">Erwan Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Telliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 181, pp.108894. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.108894⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 191, pp.art. 110097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229713v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03230217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Mobile Phone Radiation Exposure and the Secretion of Melatonin and Cortisol, Two Markers of the Circadian System : A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Environmental radiofrequency electromagnetic field levels in a department of pediatrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181, pp.108894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.108894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bem.22310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229716v1</w:t>
+                <w:t xml:space="preserve">ineris-03229713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of short exposure to radiofrequency electromagnetic fields on saliva biomarkers: a study on the electrohypersensitive individuals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Association Between Mobile Phone Radiation Exposure and the Secretion of Melatonin and Cortisol, Two Markers of the Circadian System : A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Touitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2019.1569776⟩</w:t>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Accepté. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.22310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229711v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mobile phone radiofrequency signal on the alpha rhythm of human waking EEG : A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of short exposure to radiofrequency electromagnetic fields on saliva biomarkers: a study on the electrohypersensitive individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soafara Andrianome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.05.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (6), pp.788-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2019.1569776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03230213v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive self-reporting survey of people with idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF) : similarities and comparisons with previous studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of mobile phone radiofrequency signal on the alpha rhythm of human waking EEG : A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175, pp.274-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2019.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10389-017-0886-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-03170482v1</w:t>
+                <w:t xml:space="preserve">ineris-03230213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of acute exposure to radiofrequency electromagnetic fields emitted by a mobile phone (GSM 900 MHz) on electrodermal responsiveness in healthy human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94 (10), pp.890-895. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2018.1503431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01960314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the autonomic nervous system in the electrohypersensitive population : a heart rate variability and skin conductance study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Descriptive self-reporting survey of people with idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF) : similarities and comparisons with previous studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00229.2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.461-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10389-017-0886-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863193v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03170482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing levels of saliva alpha amylase in electrohypersensitive (EHS) patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">An assessment of the autonomic nervous system in the electrohypersensitive population : a heart rate variability and skin conductance study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Telliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (5), pp.1055-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00229.2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2017.1325971⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863166v1</w:t>
+                <w:t xml:space="preserve">ineris-01863193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intolérance environnementale idiopathique (IEI‐CEM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Increasing levels of saliva alpha amylase in electrohypersensitive (EHS) patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soafara Andrianome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (8), pp.841-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2017.1325971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01784545v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 3G cell phone exposure on the structure and function of the human cytochrome P450 reductase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'intolérance environnementale idiopathique (IEI‐CEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336812v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01784545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbed sleep in individuals with idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF) : Melatonin assessment as a biological marker</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René de Seze</w:t>
+                <w:t xml:space="preserve">Effects of 3G cell phone exposure on the structure and function of the human cytochrome P450 reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shazia Tanvir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maité Hanot-Roy</w:t>
+                <w:t xml:space="preserve">Viviane Silva Pires Antonietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Blazy</w:t>
+                <w:t xml:space="preserve">Pascal Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37, pp.175-182. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.62-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bem.21965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862939v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champs électromagnétiques et hypersensibilité : à la recherche de marqueurs biologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Disturbed sleep in individuals with idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF) : Melatonin assessment as a biological marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soafara Andrianome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Hanot-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.175-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.21965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01869617v1</w:t>
+                <w:t xml:space="preserve">ineris-01862939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity and the Biological Clock: A New Paradigm?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Champs électromagnétiques et hypersensibilité : à la recherche de marqueurs biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Molecular Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015-2016, pp.20-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398083v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large intra-individual variability of plasma cytokines in healthy young men : a two 24-h study over a month</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Obesity and the Biological Clock: A New Paradigm?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Touitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Rhythm Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 47 (2), pp.267-273. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (2), pp.e103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09291016.2015.1108060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21767/2572-5432.100e103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855198v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiofrequency signal affects alpha band in resting electroencephalogram</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+                <w:t xml:space="preserve">Large intra-individual variability of plasma cytokines in healthy young men : a two 24-h study over a month</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ducorps</w:t>
+                <w:t xml:space="preserve">Linda Sackett-Lundeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Didier Lemarechal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erhard Haus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Touitou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 113 (7), pp.2753-2759. </w:t>
+              <w:t xml:space="preserve">Biological Rhythm Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (2), pp.267-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00765.2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09291016.2015.1108060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01852915v1</w:t>
+                <w:t xml:space="preserve">ineris-01855198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets thermiques locaux potentialisés par les ondes radiofréquences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Radiofrequency signal affects alpha band in resting electroencephalogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ducorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Lemarechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (7), pp.2753-2759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00765.2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01869512v1</w:t>
+                <w:t xml:space="preserve">ineris-01852915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the effect of mobile phone radiofrequency waves on human skin perfusion non-thermal ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Effets thermiques locaux potentialisés par les ondes radiofréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microcirculation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2013-2014, pp.60-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961812v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term (up to 20 years) effects of 50-Hz magnetic field exposure on immune system and hematological parameters in healthy men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Djeridane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lambrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Djeridane</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (1-2), pp.59-63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiochem.2012.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiochem.2012.09.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des radiofréquences sur le système nerveux central chez l'homme : EEG, sommeil, cognition, vascularisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Is the effect of mobile phone radiofrequency waves on human skin perfusion non-thermal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2013.02.004⟩</w:t>
+              <w:t xml:space="preserve">Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (7), pp.629-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/micc.12062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961807v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of extremely low-frequency magnetic fields on melatonin and cortisol, two marker rhythms of the circadian system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effets des radiofréquences sur le système nerveux central chez l'homme : EEG, sommeil, cognition, vascularisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues in Clinical Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (5), pp.395-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2013.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963413v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of GSM 900 MHz on middle cerebral artery blood flow assessed by transcranial doppler sonography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of extremely low-frequency magnetic fields on melatonin and cortisol, two marker rhythms of the circadian system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Touitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dialogues in Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (4), pp.381-399</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963406v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'analyse de l'exposition des populations et de la couverture radio des réseaux de téléphonie mobile GSM et UMTS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cagnon</w:t>
+                <w:t xml:space="preserve">Effects of GSM 900 MHz on middle cerebral artery blood flow assessed by transcranial doppler sonography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 178 (6), pp.543-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR3007.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963421v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champs électromagnétiques des radiofréquences, exposition chronique et cancer : Quid Novi sur les études expérimentales ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthode d'analyse de l'exposition des populations et de la couverture radio des réseaux de téléphonie mobile GSM et UMTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de veille scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 16</w:t>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.36-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398241v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Champs électromagnétiques des radiofréquences, exposition chronique et cancer : Quid Novi sur les études expérimentales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de veille scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acute exposure to 50-Hz magnetic fields increases interleukin-6 in young healthy men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lambrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Sackett-Lundeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhard Haus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Touitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31, pp.1105-1111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10875-011-9558-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00961769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5666,7334 +5800,7334 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-physiological effects of 3.5 GHz radio frequencies' exposure on healthy human volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Yahia Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JARS (8ème Journée Amiénoise de la recherche en santé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring brain electrical activity in healthy volunteers exposed to 3.5 GHz radio frequencies: preliminary results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theta band brainwaves in human resting EEG modulated by mobile phone radiofrequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendi Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">OHBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHBM, Aug 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409894v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theta band brainwaves in human resting EEG modulated by mobile phone radiofrequency</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring brain electrical activity in healthy volunteers exposed to 3.5 GHz radio frequencies: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Yahia Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHBM, Aug 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">BioEM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447404v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of 3.5 GHz radio frequencies' effects on the electrical activity of the brain and the autonomic nervous system in healthy volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Yahia Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Military Radiation &amp; Innovation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GSM 900 MHz radiofrequency electromagnetic field effects on the resting Human EEG: study of the beta, theta, and delta bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendi Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Yahia Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Jubilee International Conference on Radiation in Various Fields of Research (Jubilee RAD 2022 Conference Spring Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Herceg Novi, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03986133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of autonomic nervous control in sleeping preterm neonates exposed to chronic radiofrequency electromagnetic fields.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Paediatric Sleep Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Paediatric Sleep Association, Feb 2021, BRISBANE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of the South Korean population to the 5th generation (5G) of mobile phone networks (3.4 to 3.8 GHz) and its respective contribution among other radio frequencies in the country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihwea Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donggeun Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 XXXIVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Radio Science (URSI GASS), Aug 2021, Rome, Italy. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03501248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human resting-state EEG and radiofrequency GSM mobile phone exposure: Exploring the individual sensitivity hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lemarechal Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Conference on Radiation Topics "Preparedness, Response, Protection and Research" (ConRad 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04033839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxicity assessment of combined exposure to WiFi and UV radiation on human keratinocytes in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Szilagyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyorgyi Kubinyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Szabó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertalan Pinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03899889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates: preliminary results.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates : preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Academy of Neurology and European Federation of Autonomic Neurosciences Joint Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">6. Congress of the European Academy of Neurology (EAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447213v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on cerebral oxygenation in preterm neonates : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Congress of the European Sleep Research Society (ESRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Online, Switzerland. pp.P498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates : preliminary results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates: preliminary results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congress of the European Academy of Neurology (EAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Online, France. pp.128</w:t>
+              <w:t xml:space="preserve">6th European Academy of Neurology and European Federation of Autonomic Neurosciences Joint Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229585v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on autonomic nervous activity during sleep in preterm neonates : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Congress of the European Sleep Research Society (ESRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Online, Switzerland. pp.P347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveaux de champs électromagnétiques de type radiofréquences dans l'environnement de deux services de néonatologie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessment of heart rate variability under exposure to GSM 900-MHz signal from mobile phone in healthy young people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soafara Andrianome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tourneux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Telliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFN-JFRN. Journées francophones de Recherche en Néonatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">55. Congress of the European Societies of Toxicology (EUROTOX 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. pp.S114-S115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454548v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of heart rate variability under exposure to GSM 900-MHz signal from mobile phone in healthy young people</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Combined exposure to ultraviolet and radiofrequency radiation of reconstructed human skin model in vitro (SKIN-RF project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsanna Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyorgyi Kubinyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Bakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Szilagyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Congress of the European Societies of Toxicology (EUROTOX 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. pp.S114-S115</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229563v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined exposure to ultraviolet and radiofrequency radiation of reconstructed human skin model in vitro (SKIN-RF project)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Niveaux de champs électromagnétiques de type radiofréquences dans l’environnement de deux services de néonatologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Néonatalogie, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229555v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveaux de champs électromagnétiques de type radiofréquences dans l’environnement de deux services de néonatologie.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Niveaux de champs électromagnétiques de type radiofréquences dans l'environnement de deux services de néonatologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Néonatalogie, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès SFN-JFRN. Journées francophones de Recherche en Néonatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447236v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of exposure to 900 MHz radiofrequency on the MEG alpha band activity at rest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Didier Lemarechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveaux de champs électromagnétiques de type radiofréquences dans l'environnement de deux services de néonatologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Rrecherche en Néonatalogie (Congrès SFN-JFRN 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of environmental radiofrequency electromagnetic field levels in a neonatal intensive care unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAP Congress and master course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Porto, Portugal. pp.1727-1728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition aux champs électromagnétiques et santé périnatale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alpha band analysis in resting EEG after exposure to radiofrequency signal (900 MHz) : EEG/MEG study combined with an anatomic MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journée du Réseau Périnatal de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Périnatal de Picardie, Sep 2018, AMIENS, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Piran, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447076v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha band analysis in resting EEG after exposure to radiofrequency signal (900 MHz) : EEG/MEG study combined with an anatomic MRI</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exposition aux champs électromagnétiques et santé périnatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Piran, Slovenia</w:t>
+              <w:t xml:space="preserve">12ème journée du Réseau Périnatal de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Périnatal de Picardie, Sep 2018, AMIENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853212v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ultraviolet radiation on full thickness human skin model in vitro (SKIN-RF project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsuzsanna Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyorgyi Kubinyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozsef Bakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Piran, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of extremely low frequency (ELF) and radio-frequency (RF) on melatonin and cortisol, two markers of the circadian rhythms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Congress of the European Societies of Toxicology (EUROTOX 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bratislava, Slovakia. pp.S31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of GSM 900 MHz signal on the spectral power in resting electroencephalogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Brain Stimulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Barcelone, Spain. pp.390-391, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brs.2017.01.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting the non-ionizing radiation induced genotoxicity by the Comet assay method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsuzsanna Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyorgyi Kubinyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Brech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erzsebet Laczkovich-Szaladjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozsef Bakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Congress of the European Societies of Toxicology (EUROTOX 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bratislava, Slovakia. pp.S258, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation system and immunological characterization of patients suffering from electrohypersensitivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF) and sleep disruption : Melatonin Assessment in saliva and urine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Hanot-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853040v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête par auto-questionnaire et dosage de la mélatonine dans l’intolérance environnementale idiopathique avec attribution aux champs électromagnétiques (IEI-CEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF) and sleep disruption : Melatonin Assessment in saliva and urine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Inflammation system and immunological characterization of patients suffering from electrohypersensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Hanot-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853042v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxic effects of ultraviolet (UV) radiation on human 3D skin model in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsuzsanna Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyorgyi Kubinyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Brech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erzsebet Szaladjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozsef Bakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of human experimental RF EMF studies published in the period 2011-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnhild Oftedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Loughran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. James Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A questionnaire-based survey of a French group self-reporting Idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GSM 900MHz signal affects a spectral power of alpha band in the resting human electroencephalogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoise Ducorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure assessment in the French Comop program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Home measurements of RF exposure in the French Comop program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">2. Radio and Antenna Days of the Indian Ocean (RADIO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Ile Maurice, Mauritius. pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855527v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home measurements of RF exposure in the French Comop program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Exposure assessment in the French Comop program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Radio and Antenna Days of the Indian Ocean (RADIO 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Ile Maurice, Mauritius. pp.68</w:t>
+              <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855473v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home measurements of RF exposure in the French Comop program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Electromagnetic Fields, Health and Environment (EHE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures résidentielles d'expositions radiofréquences dans le programme Français du COMOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha band of resting electroencephalogram perturbed by radio frequency exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Lemarechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yahia-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Electromagnetic Fields, Health and Environment (EHE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home measurements of RF exposure in the french Comop program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Mesures résidentielles d'expositions radiofréquences dans le programme français du COMOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">9. Congrès national de radioprotection (SFRP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971170v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures résidentielles d'expositions radiofréquences dans le programme français du COMOP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Non-thermal effect of mobile phone radiofrequency waves on human skin perfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Congrès national de radioprotection (SFRP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971178v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal effect of mobile phone radiofrequency waves on human skin perfusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessment of resting electroencephalogram under radio frequency exposure : a human controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971171v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of resting electroencephalogram under radio frequency exposure : a human controlled study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Home measurements of RF exposure in the french Comop program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971172v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets thermiques locaux potentialisés par les effets des ondes radiofréquences émises par téléphonie mobile sur la vasomotricité cutanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Congrès national de radioprotection (SFRP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute exposure to mobile phone and assessment of internal cerebral circulation : a transcranial doppler study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and functin of the human cytochrome P450 reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shazia Tanvir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Silva Pires Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970998v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute exposure to mobile phone and assessment of internal cerebral circulation in young healthy subjects : a transcranial Doppler study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Population exposure and radiofrequency coverage of GSM and UMTS mobile phone networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Biological Effects of Electromagnetic Fields (IWSBEEMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Malte, Malta. pp.NC</w:t>
+              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973681v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des RF sur le système nerveux central : sommeil, EEG, vascularisation, cognition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Acute exposure to mobile phone and assessment of internal cerebral circulation in young healthy subjects : a transcranial Doppler study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.139-142</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Biological Effects of Electromagnetic Fields (IWSBEEMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Malte, Malta. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973654v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and function of the human</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effets des RF sur le système nerveux central : sommeil, EEG, vascularisation, cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'cytochrome P450 reductase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.139-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781950v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the skin vasoconstrictor tone by 900 Mhz GSM radiofrequency field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and function of the human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tanvir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thuroczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Silva Pires-Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'cytochrome P450 reductase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970962v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and functin of the human cytochrome P450 reductase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sonnet</w:t>
+                <w:t xml:space="preserve">Modulation of the skin vasoconstrictor tone by 900 Mhz GSM radiofrequency field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336814v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population exposure and radiofrequency coverage of GSM and UMTS mobile phone networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Acute exposure to mobile phone and assessment of internal cerebral circulation : a transcranial doppler study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970996v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute effects of radiofrequency exposure to mobile phone upon human cutaneous microvascular tone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROEM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cell phone radiofrequency exposure on the human cytochrome P450 reductase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shazia Tanvir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Silva Pires-Antonietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.225-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00973656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets spécifiques d'une exposition aux ondes radiofréquences de téléphone mobile sur le contrôle nerveux autonome du tonus vasomoteur cutané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.143-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00973655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYSIOREF Project : Effects of mobile phone use on superficial cutaneous and internal cerebral circulation. Part II : transcranial Doppler recording of internal cerebral vascularisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of 50-Hz magnetic field on cytokine production in young healthy men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">György Thuróczy</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lambrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Sackett-Lundeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhard Haus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Touitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Meeting of the Bioelectromagnetics Society (BEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">10. International conference of the European Bioelectromagnetics Association (EBEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970844v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 50-Hz magnetic field on cytokine production in young healthy men</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">PHYSIOREF Project : Effects of mobile phone use on superficial cutaneous and internal cerebral circulation. Part II : transcranial Doppler recording of internal cerebral vascularisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yvan Touitou</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International conference of the European Bioelectromagnetics Association (EBEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">33. Annual Meeting of the Bioelectromagnetics Society (BEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970757v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on electroencephalogram power spectrum in sleeping preterm neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Stephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Paediatric Sleep Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on autonomic nervous activity during sleep in preterm neonates: preliminary results.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on cerebral oxygenation in preterm neonates: preliminary results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Sleep Research Society Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Visio conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447383v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on cerebral oxygenation in preterm neonates: preliminary results.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on autonomic nervous activity during sleep in preterm neonates: preliminary results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Sleep Research Society Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Visio conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447554v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of heart rate variability under exposure to GSM 900-MHz signal from mobile phone in healthy young people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Telliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroTox 2019, 55th Congress of the European Societies of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of environmental radiofrequency electromagnetic field levels in a neonatal intensive care unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Academy of Paediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13003,240 +13137,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field and pineal melatonin production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Touitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In The Pineal Gland and Cancer : Neuroimmunoendocrine Mechanisms in Malignancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.534-540, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50-Hz Magnetic field and pineal function in rats and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lambrozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Auzéby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier Science. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Biological Clock: Mechanisms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Science, pp.281-288, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13246,401 +13380,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du comité d’experts sur les radiations non ionisantes 2019-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Erzeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Hecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruxelles environnement. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du comité d’experts sur les radiations non ionisantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Erzeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Hecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruxelles environnement. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du comité d’experts sur les radiations non ionisantes 2018-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Drean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Drean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Erzeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Hecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Bruxelles Environnement. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId271"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13787,51 +13921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05376234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michelant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Baz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Carrie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05366143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Iranfar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Wallace" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia-Cherif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2025.11.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05049997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Jamal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.70005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05263283v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.70014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05388040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123439" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04740870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mazet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04021939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Shang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2187477" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Besset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bessarion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2277365" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20186793" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maalouf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pelletier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241310628" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03992494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna N&#233;meth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Bakos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgyi Kubinyi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter P&#225;l Necz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032853" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04107733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.103.0023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2021.2009146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03626633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Touitou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambrozo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107103" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22349" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467722v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02560-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;baptiste Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihwea Kim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donggeun Choi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22345" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03559063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jamal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiffer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230215v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Szilagyi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Nemeth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Bakos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pal Necz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Safar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17124401" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555703v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555702v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soafara Andrianome" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghosn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stephan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Telliez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110097" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.108894" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22310" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2019.1569776" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.05.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03170482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Braun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-017-0886-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1503431" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863193v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gobert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00229.2017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2017.1325971" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01784545v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Tanvir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Thur&#243;czy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires Antonietti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.05.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Hanot-Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Blazy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21965" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21767/2572-5432.100e103" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855198v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sackett-Lundeen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Haus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2015.1108060" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducorps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemarechal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00765.2014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenet-Dufour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/micc.12062" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Djeridane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Camus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2012.09.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12LPM8JZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961807v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Villegier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.02.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3007.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963421v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Dufour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cagnon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961769v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-011-9558-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13C39295DA163D56A2935EC13A42338253969A62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409753v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia Cherif" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409894v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04447404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409805v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03986133v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447188v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03501248v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Petit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560379" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04033839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemarechal Jean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899889v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgyi Kubinyi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Szab&#243;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertalan Pinter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229570v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229585v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229569v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454548v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229563v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229555v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447236v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229552v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Didier Lemarechal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229566v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229556v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447076v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853213v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853533v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.076" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853434v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherif" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2017.01.154" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853530v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Brech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzsebet Laczkovich-Szaladjak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.917" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853042v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853039v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzsebet Szaladjak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853038v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnhild Oftedal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loughran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. James Rubin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Curcio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855059v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855060v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoise Ducorps" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mauger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855471v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852850v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855469v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hugueville" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducorps" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lemarechal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yahia-Cherif" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971170v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Libert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971172v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971180v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970998v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973681v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973654v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781950v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanvir" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thuroczy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970962v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336814v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970996v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973656v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973655v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970844v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970757v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447347v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447383v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447554v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447422v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Telliez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447445v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398194v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398230v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bogdan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Auz&#233;by" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04447325v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Beauvois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aerts" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Erzeel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Hecq" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398281v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525253v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05376234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michelant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Baz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Carrie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05608302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delanaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-49616-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05049997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Jamal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.70005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05366143v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Iranfar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Wallace" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia-Cherif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2025.11.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05263283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.70014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05388040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123439" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04740870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mazet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Besset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bessarion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2277365" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20186793" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04021939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Shang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2187477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03992494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna N&#233;meth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Bakos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgyi Kubinyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter P&#225;l Necz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032853" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maalouf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pelletier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241310628" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2021.2009146" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03626633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Touitou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambrozo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107103" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04107733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.103.0023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02560-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22349" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;baptiste Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihwea Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donggeun Choi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22345" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03559063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jamal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiffer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Szilagyi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Nemeth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Bakos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pal Necz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Safar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17124401" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555702v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230217v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soafara Andrianome" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghosn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stephan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Telliez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110097" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.108894" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22310" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2019.1569776" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.05.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1503431" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03170482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Braun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-017-0886-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gobert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00229.2017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2017.1325971" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01784545v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336812v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Tanvir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Thur&#243;czy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires Antonietti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862939v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Hanot-Roy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Blazy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21965" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869617v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21767/2572-5432.100e103" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sackett-Lundeen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Haus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2015.1108060" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852915v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducorps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemarechal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00765.2014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869512v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Djeridane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Camus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2012.09.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12LPM8JZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961812v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenet-Dufour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/micc.12062" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961807v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Villegier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.02.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963413v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3007.1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Dufour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cagnon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398241v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961769v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-011-9558-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13C39295DA163D56A2935EC13A42338253969A62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia Cherif" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04447404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409805v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03986133v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03501248v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Petit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560379" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04033839v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemarechal Jean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899889v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgyi Kubinyi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Szab&#243;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertalan Pinter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229585v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447213v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229569v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229563v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447236v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454548v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Didier Lemarechal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229556v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853212v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853213v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.076" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853434v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherif" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2017.01.154" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853530v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Brech" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzsebet Laczkovich-Szaladjak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.917" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853042v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854706v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853040v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzsebet Szaladjak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853038v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnhild Oftedal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loughran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. James Rubin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Curcio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855059v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855060v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoise Ducorps" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855473v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mauger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855527v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852850v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855469v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hugueville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducorps" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lemarechal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yahia-Cherif" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971178v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971171v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Libert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971172v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971170v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971180v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336814v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973681v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973654v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781950v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanvir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thuroczy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970998v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971026v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973656v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973655v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970757v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970844v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447347v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447554v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447383v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Telliez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447445v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398194v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398230v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bogdan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Auz&#233;by" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04447325v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Beauvois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aerts" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Erzeel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Hecq" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398281v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525253v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>