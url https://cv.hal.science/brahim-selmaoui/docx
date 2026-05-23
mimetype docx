--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -317,51 +317,51 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-026-49616-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -931,295 +931,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of radiofrequency electromagnetic fields exposure on sleep patterns in preterm neonates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen Chardon</w:t>
+                <w:t xml:space="preserve">Assessment of Electrical Brain Activity of Healthy Volunteers Exposed to 3.5 GHz of 5G Signals within Environmental Levels: A Controlled–Randomised Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2023.2277365⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (18), pp.6793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20186793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329501v1</w:t>
+                <w:t xml:space="preserve">hal-04253416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Electrical Brain Activity of Healthy Volunteers Exposed to 3.5 GHz of 5G Signals within Environmental Levels: A Controlled–Randomised Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+                <w:t xml:space="preserve">Influence of radiofrequency electromagnetic fields exposure on sleep patterns in preterm neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bessarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (18), pp.6793. </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100 (3), pp.427-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20186793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2023.2277365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253416v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theta band brainwaves in human resting EEG modulated by mobile phone radiofrequency</w:t>
               </w:r>
@@ -1601,265 +1601,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human resting-state EEG and radiofrequency GSM mobile phone exposure: the impact of the individual alpha frequency</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of cortisol secretory pattern in workers chronically exposed to ELF-EMF generated by high voltage transmission lines and substations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Didier Lemaréchal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvan Touitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lambrozo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2021.2009146⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2022.107103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620966v1</w:t>
+                <w:t xml:space="preserve">hal-03626633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of cortisol secretory pattern in workers chronically exposed to ELF-EMF generated by high voltage transmission lines and substations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+                <w:t xml:space="preserve">Human resting-state EEG and radiofrequency GSM mobile phone exposure: the impact of the individual alpha frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Yahia-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lambrozo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Didier Lemaréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 161, </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (5), pp.986-995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2022.107103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2021.2009146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626633v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets potentiels des radiofréquences sur les thermorécepteurs</w:t>
               </w:r>
@@ -1988,51 +1988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Lemaréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
@@ -2070,51 +2070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual Exposure to Environmental Radiofrequency Electromagnetic Fields in Hospitalized Preterm Neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2433,51 +2433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on autonomic nervous activity during sleep in preterm neonates: preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2558,51 +2558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on cerebral oxygenation in preterm neonates: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3076,51 +3076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental radiofrequency electromagnetic field levels in a department of pediatrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3223,51 +3223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Between Mobile Phone Radiation Exposure and the Secretion of Melatonin and Cortisol, Two Markers of the Circadian System : A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Touitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Accepté. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3724,278 +3724,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03170482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the autonomic nervous system in the electrohypersensitive population : a heart rate variability and skin conductance study</w:t>
+                <w:t xml:space="preserve">Increasing levels of saliva alpha amylase in electrohypersensitive (EHS) patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00229.2017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (8), pp.841-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2017.1325971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01863193v1</w:t>
+                <w:t xml:space="preserve">ineris-01863166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing levels of saliva alpha amylase in electrohypersensitive (EHS) patients</w:t>
+                <w:t xml:space="preserve">An assessment of the autonomic nervous system in the electrohypersensitive population : a heart rate variability and skin conductance study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Telliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 93 (8), pp.841-848. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (5), pp.1055-1062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2017.1325971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00229.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863166v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intolérance environnementale idiopathique (IEI‐CEM)</w:t>
               </w:r>
@@ -4178,230 +4178,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbed sleep in individuals with idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF) : Melatonin assessment as a biological marker</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Champs électromagnétiques et hypersensibilité : à la recherche de marqueurs biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015-2016, pp.20-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01862939v1</w:t>
+                <w:t xml:space="preserve">ineris-01869617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champs électromagnétiques et hypersensibilité : à la recherche de marqueurs biologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Disturbed sleep in individuals with idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF) : Melatonin assessment as a biological marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soafara Andrianome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Hanot-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.175-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.21965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869617v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity and the Biological Clock: A New Paradigm?</w:t>
               </w:r>
@@ -4504,51 +4504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Sackett-Lundeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erhard Haus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Touitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Rhythm Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (2), pp.267-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4824,77 +4824,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term (up to 20 years) effects of 50-Hz magnetic field exposure on immune system and hematological parameters in healthy men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Djeridane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lambrozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5230,51 +5230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of extremely low-frequency magnetic fields on melatonin and cortisol, two marker rhythms of the circadian system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5653,90 +5653,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute exposure to 50-Hz magnetic fields increases interleukin-6 in young healthy men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lambrozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Sackett-Lundeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erhard Haus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Touitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31, pp.1105-1111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6388,51 +6388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of autonomic nervous control in sleeping preterm neonates exposed to chronic radiofrequency electromagnetic fields.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6897,51 +6897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7022,51 +7022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on cerebral oxygenation in preterm neonates : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7147,51 +7147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on sleep structure in preterm neonates: preliminary results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7272,51 +7272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on autonomic nervous activity during sleep in preterm neonates : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7391,415 +7391,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of heart rate variability under exposure to GSM 900-MHz signal from mobile phone in healthy young people</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Niveaux de champs électromagnétiques de type radiofréquences dans l’environnement de deux services de néonatologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Congress of the European Societies of Toxicology (EUROTOX 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. pp.S114-S115</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Néonatalogie, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03229563v1</w:t>
+                <w:t xml:space="preserve">hal-04447236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined exposure to ultraviolet and radiofrequency radiation of reconstructed human skin model in vitro (SKIN-RF project)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of heart rate variability under exposure to GSM 900-MHz signal from mobile phone in healthy young people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soafara Andrianome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Telliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">55. Congress of the European Societies of Toxicology (EUROTOX 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. pp.S114-S115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03229555v1</w:t>
+                <w:t xml:space="preserve">ineris-03229563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveaux de champs électromagnétiques de type radiofréquences dans l’environnement de deux services de néonatologie.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Besset</w:t>
+                <w:t xml:space="preserve">Combined exposure to ultraviolet and radiofrequency radiation of reconstructed human skin model in vitro (SKIN-RF project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsanna Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyorgyi Kubinyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Bakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Szilagyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Recherche en Néonatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Néonatalogie, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447236v1</w:t>
+                <w:t xml:space="preserve">ineris-03229555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveaux de champs électromagnétiques de type radiofréquences dans l'environnement de deux services de néonatologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8005,51 +8005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveaux de champs électromagnétiques de type radiofréquences dans l'environnement de deux services de néonatologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8130,51 +8130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of environmental radiofrequency electromagnetic field levels in a neonatal intensive care unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8389,51 +8389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux champs électromagnétiques et santé périnatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8945,247 +8945,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF) and sleep disruption : Melatonin Assessment in saliva and urine</w:t>
+                <w:t xml:space="preserve">Enquête par auto-questionnaire et dosage de la mélatonine dans l’intolérance environnementale idiopathique avec attribution aux champs électromagnétiques (IEI-CEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853042v1</w:t>
+                <w:t xml:space="preserve">ineris-01854706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête par auto-questionnaire et dosage de la mélatonine dans l’intolérance environnementale idiopathique avec attribution aux champs électromagnétiques (IEI-CEM)</w:t>
+                <w:t xml:space="preserve">Idiopathic environmental intolerance attributed to electromagnetic fields (IEI-EMF) and sleep disruption : Melatonin Assessment in saliva and urine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soafara Andrianome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Hanot-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique SFRP "Effets biologiques et sanitaires des rayonnements non ionisants"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854706v1</w:t>
+                <w:t xml:space="preserve">ineris-01853042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation system and immunological characterization of patients suffering from electrohypersensitivity</w:t>
               </w:r>
@@ -9210,64 +9210,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hugueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Hanot-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Bioelectromagnetics Society and the European BioElectromagnetics Association (BioEM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Ghent, Belgium</w:t>
@@ -10989,773 +10989,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and functin of the human cytochrome P450 reductase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shazia Tanvir</w:t>
+                <w:t xml:space="preserve">Acute exposure to mobile phone and assessment of internal cerebral circulation in young healthy subjects : a transcranial Doppler study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sonnet</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Biological Effects of Electromagnetic Fields (IWSBEEMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Malte, Malta. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336814v1</w:t>
+                <w:t xml:space="preserve">ineris-00973681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population exposure and radiofrequency coverage of GSM and UMTS mobile phone networks</w:t>
+                <w:t xml:space="preserve">Effets des RF sur le système nerveux central : sommeil, EEG, vascularisation, cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cagnon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villegier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.139-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970996v1</w:t>
+                <w:t xml:space="preserve">ineris-00973654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute exposure to mobile phone and assessment of internal cerebral circulation in young healthy subjects : a transcranial Doppler study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and function of the human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tanvir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thuroczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Silva Pires-Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Biological Effects of Electromagnetic Fields (IWSBEEMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Malte, Malta. pp.NC</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'cytochrome P450 reductase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00973681v1</w:t>
+                <w:t xml:space="preserve">hal-00781950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des RF sur le système nerveux central : sommeil, EEG, vascularisation, cognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of the skin vasoconstrictor tone by 900 Mhz GSM radiofrequency field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenet-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques URSI-France JS'12 "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.139-142</w:t>
+              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973654v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and function of the human</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Thuroczy</w:t>
+                <w:t xml:space="preserve">Population exposure and radiofrequency coverage of GSM and UMTS mobile phone networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'cytochrome P450 reductase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781950v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the skin vasoconstrictor tone by 900 Mhz GSM radiofrequency field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Effects of WCDMA modulated TF exposure on the structure and functin of the human cytochrome P450 reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shazia Tanvir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Thuróczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Selmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Silva Pires Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Annual Conference of the Bioelectromagnetics Society (BEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : 'Champs électromagnétiques : de la dosimétrie à la santé humaine'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970962v1</w:t>
+                <w:t xml:space="preserve">hal-01336814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute exposure to mobile phone and assessment of internal cerebral circulation : a transcranial doppler study</w:t>
               </w:r>
@@ -12254,90 +12254,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of 50-Hz magnetic field on cytokine production in young healthy men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lambrozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Sackett-Lundeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erhard Haus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Touitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International conference of the European Bioelectromagnetics Association (EBEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12515,51 +12515,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on electroencephalogram power spectrum in sleeping preterm neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12636,51 +12636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on cerebral oxygenation in preterm neonates: preliminary results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12761,51 +12761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic radiofrequency electromagnetic fields exposure on autonomic nervous activity during sleep in preterm neonates: preliminary results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12880,260 +12880,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of heart rate variability under exposure to GSM 900-MHz signal from mobile phone in healthy young people</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Telliez</w:t>
+                <w:t xml:space="preserve">Assessment of environmental radiofrequency electromagnetic field levels in a neonatal intensive care unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroTox 2019, 55th Congress of the European Societies of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Congress of the European Academy of Paediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447422v1</w:t>
+                <w:t xml:space="preserve">hal-04447445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of environmental radiofrequency electromagnetic field levels in a neonatal intensive care unit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Besset</w:t>
+                <w:t xml:space="preserve">Assessment of heart rate variability under exposure to GSM 900-MHz signal from mobile phone in healthy young people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soafara Andrianome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Telliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Academy of Paediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">EuroTox 2019, 55th Congress of the European Societies of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447445v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13164,51 +13164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field and pineal melatonin production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Touitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In The Pineal Gland and Cancer : Neuroimmunoendocrine Mechanisms in Malignancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.534-540, 2000</w:t>
@@ -13250,77 +13250,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50-Hz Magnetic field and pineal function in rats and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Selmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lambrozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Auzéby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13921,51 +13921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05376234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michelant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Baz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Carrie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05608302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delanaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-49616-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05049997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Jamal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.70005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05366143v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Iranfar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Wallace" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia-Cherif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2025.11.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05263283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.70014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05388040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123439" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04740870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mazet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Besset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bessarion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2277365" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20186793" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04021939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Shang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2187477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03992494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna N&#233;meth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Bakos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgyi Kubinyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter P&#225;l Necz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032853" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maalouf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pelletier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241310628" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2021.2009146" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03626633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Touitou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambrozo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107103" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04107733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.103.0023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02560-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22349" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;baptiste Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihwea Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donggeun Choi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22345" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03559063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jamal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiffer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Szilagyi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Nemeth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Bakos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pal Necz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Safar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17124401" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555702v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230217v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soafara Andrianome" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghosn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stephan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Telliez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110097" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.108894" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22310" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2019.1569776" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.05.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1503431" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03170482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Braun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-017-0886-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gobert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00229.2017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2017.1325971" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01784545v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336812v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Tanvir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Thur&#243;czy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires Antonietti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862939v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Hanot-Roy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Blazy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21965" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869617v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21767/2572-5432.100e103" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sackett-Lundeen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Haus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2015.1108060" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852915v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducorps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemarechal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00765.2014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869512v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Djeridane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Camus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2012.09.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12LPM8JZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961812v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenet-Dufour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/micc.12062" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961807v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Villegier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.02.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963413v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3007.1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Dufour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cagnon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398241v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961769v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-011-9558-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13C39295DA163D56A2935EC13A42338253969A62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia Cherif" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04447404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409805v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03986133v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03501248v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Petit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560379" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04033839v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemarechal Jean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899889v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgyi Kubinyi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Szab&#243;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertalan Pinter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229585v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447213v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229569v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229563v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447236v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454548v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Didier Lemarechal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229556v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853212v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853213v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.076" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853434v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherif" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2017.01.154" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853530v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Brech" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzsebet Laczkovich-Szaladjak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.917" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853042v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854706v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853040v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzsebet Szaladjak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853038v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnhild Oftedal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loughran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. James Rubin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Curcio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855059v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855060v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoise Ducorps" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855473v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mauger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855527v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852850v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855469v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hugueville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducorps" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lemarechal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yahia-Cherif" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971178v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971171v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Libert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971172v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971170v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971180v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336814v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973681v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973654v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781950v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanvir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thuroczy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970998v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971026v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973656v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973655v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970757v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970844v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447347v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447554v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447383v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Telliez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447445v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398194v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398230v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bogdan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Auz&#233;by" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04447325v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Beauvois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aerts" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Erzeel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Hecq" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398281v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525253v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05376234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michelant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Baz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Carrie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05608302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delanaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-49616-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05049997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Jamal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.70005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05366143v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Iranfar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Wallace" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia-Cherif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2025.11.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05263283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.70014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05388040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.123439" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04740870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mazet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20186793" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Besset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bessarion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2277365" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04021939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Shang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2187477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03992494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna N&#233;meth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Bakos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgyi Kubinyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter P&#225;l Necz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032853" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04167366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maalouf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pelletier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241310628" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03626633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Touitou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambrozo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2021.2009146" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04107733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.103.0023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02560-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22349" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;baptiste Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihwea Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donggeun Choi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22345" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03559063v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jamal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiffer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Szilagyi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Nemeth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Bakos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pal Necz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Safar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17124401" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555702v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230217v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soafara Andrianome" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghosn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Stephan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Telliez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110097" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.108894" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22310" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2019.1569776" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.05.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1503431" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03170482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Braun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-017-0886-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2017.1325971" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gobert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00229.2017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01784545v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336812v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Tanvir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Thur&#243;czy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires Antonietti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862939v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Hanot-Roy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Blazy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21965" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21767/2572-5432.100e103" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sackett-Lundeen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Haus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2015.1108060" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852915v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducorps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Lemarechal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00765.2014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869512v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Djeridane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Camus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2012.09.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12LPM8JZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961812v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenet-Dufour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/micc.12062" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961807v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Villegier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.02.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963413v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR3007.1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Dufour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cagnon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398241v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961769v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-011-9558-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13C39295DA163D56A2935EC13A42338253969A62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia Cherif" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04447404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Selmaoui." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409805v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03986133v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03501248v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Petit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560379" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04033839v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemarechal Jean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03899889v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgyi Kubinyi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Szab&#243;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertalan Pinter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229585v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447213v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229569v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447236v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229563v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229555v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454548v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Didier Lemarechal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229556v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853212v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853213v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.076" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853434v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherif" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2017.01.154" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853530v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Brech" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzsebet Laczkovich-Szaladjak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.917" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854706v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853040v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzsebet Szaladjak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853038v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnhild Oftedal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loughran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. James Rubin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Curcio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855059v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855060v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoise Ducorps" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855473v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mauger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855527v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852850v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855469v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hugueville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducorps" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lemarechal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yahia-Cherif" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971178v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971171v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Libert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971172v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971170v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971180v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973681v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973654v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00781950v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanvir" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thuroczy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970962v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970996v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336814v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970998v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971026v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973656v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Silva Pires-Antonietti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973655v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970757v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970844v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447347v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447554v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447383v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447445v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447422v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Telliez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398194v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398230v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bogdan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Auz&#233;by" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04447325v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Beauvois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aerts" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Erzeel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Hecq" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398281v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525253v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>