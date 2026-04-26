--- v0 (2026-03-18)
+++ v1 (2026-04-26)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1758,5229 +1758,4827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unilaterally Constrained Motion of a Curved Surgical Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassem Dahroug</w:t>
+                <w:t xml:space="preserve">Spectrally Sparse Tensor Reconstruction in Optical Coherence Tomography Using Nuclear Norm Penalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibrahim Assoweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.2 - 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249804v1</w:t>
+                <w:t xml:space="preserve">hal-02993818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrally Sparse Tensor Reconstruction in Optical Coherence Tomography Using Nuclear Norm Penalisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chretien</w:t>
+                <w:t xml:space="preserve">Unilaterally Constrained Motion of a Curved Surgical Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Dahroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (11), pp.1940-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574719001735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993818v1</w:t>
+                <w:t xml:space="preserve">hal-04249804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Noninvasive Imagery Methods to Observe Healthy and Degenerated Olfactory Epithelium in Mice for the Early Diagnosis of Neurodegenerative Diseases</w:t>
+                <w:t xml:space="preserve">Micro/Macro-Scale Robotic Approach for Middle Ear Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Etievant</w:t>
+                <w:t xml:space="preserve">Jae-Hun So</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Monnin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnana.2020.00034⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.533-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.3032456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630137v1</w:t>
+                <w:t xml:space="preserve">hal-03421102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro/Macro-Scale Robotic Approach for Middle Ear Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jae-Hun So</w:t>
+                <w:t xml:space="preserve">PCA-based Visual Servoing using Optical Coherence Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Dahroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Szewczyk</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.3430 - 3437</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421102v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCA-based Visual Servoing using Optical Coherence Tomography</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automatic Tip-Steering of Concentric Tube Robots in the Trachea Based on Visual SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kudryavtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.582 - 585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.3034720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993820v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Noninvasive Imagery Methods to Observe Healthy and Degenerated Olfactory Epithelium in Mice for the Early Diagnosis of Neurodegenerative Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Dimensional OCT Compressed Sensing using the shearlet transform under continuous trajectories sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informatics in medicine unlocked</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (100287), pp.12 - 20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358302v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Tip-Steering of Concentric Tube Robots in the Trachea Based on Visual SLAM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro/macro-scale robotic approach for middle ear surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Hun So</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (4), pp.582 - 585. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.3034720⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.533 - 536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.3032456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053017v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro/macro-scale robotic approach for middle ear surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jae-Hun So</w:t>
+                <w:t xml:space="preserve">PCA-Based Visual Servoing Using Optical Coherence Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Dahroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Szewczyk</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.3032456⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.3430-3437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2977259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053016v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional OCT Compressed Sensing using the shearlet transform under continuous trajectories sampling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bartoli</w:t>
+                <w:t xml:space="preserve">Comparison of Noninvasive Imagery Methods to Observe Healthy and Degenerated Olfactory Epithelium in Mice for the Early Diagnosis of Neurodegenerative Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Etiévant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatics in medicine unlocked</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2020.00034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993819v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCA-Based Visual Servoing Using Optical Coherence Tomography</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SLAM-based Follow-the-Leader Deployment of Concentric Tube Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kudryavtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5 (2), pp.3430-3437. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.548-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2019.2963821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2977259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04249799v1</w:t>
+                <w:t xml:space="preserve">hal-03053015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Noninvasive Imagery Methods to Observe Healthy and Degenerated Olfactory Epithelium in Mice for the Early Diagnosis of Neurodegenerative Diseases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unilaterally Constrained Motion of a Curved Surgical Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Dahroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnana.2020.00034⟩</w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (11), pp.1940-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574719001735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630127v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLAM-based Follow-the-Leader Deployment of Concentric Tube Robots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavelet and Shearlet-based Image Representations for Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley-Ann Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Reisenhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2019.2963821⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (4), pp.422-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364918769739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053015v1</w:t>
+                <w:t xml:space="preserve">hal-01735241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unilaterally Constrained Motion of a Curved Surgical Tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Visual Servoing using Wavelet Coefficients,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bassem Dahroug</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.1129 - 1140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358333v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Tip-Steering of Concentric Tube Robots in the Trachea Based on Visual SLAM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Laser Beam Steering Along 3D Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Seon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Kudryavtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.1148 - 1158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421086v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet and Shearlet-based Image Representations for Visual Servoing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Reisenhofer</w:t>
+                <w:t xml:space="preserve">Review on Otological Robotic Systems: Toward Microrobot-Assisted Cholesteatoma Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Dahroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364918769739⟩</w:t>
+              <w:t xml:space="preserve">IEEE Reviews in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.125-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RBME.2018.2810605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01735241v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Visual Servoing using Wavelet Coefficients,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Ourak</w:t>
+                <w:t xml:space="preserve">Wavelet and Shearlet-based Image Representations for Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley-Ann Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Reinsenhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (3), pp.1129 - 1140</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (4), pp.422 - 450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387202v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Beam Steering Along 3D Paths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online robust endomicroscopy video mosaicking using robot prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Dahroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (4), pp.4163 - 4170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2018.2863372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867847v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on Otological Robotic Systems: Toward Microrobot-Assisted Cholesteatoma Surgery</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eye-in-Hand Visual Servoing of Concentric Tube Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kudryavtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taha Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Liadov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Reviews in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RBME.2018.2810605⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.2315 - 2321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2018.2807592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04249811v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet and Shearlet-based Image Representations for Visual Servoing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Reinsenhofer</w:t>
+                <w:t xml:space="preserve">In Vivo Inspection of the Olfactory Epithelium: Feasibility of Robotized Optical Biopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benassarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (11), pp.1951-1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-018-2076-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053019v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online robust endomicroscopy video mosaicking using robot prior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Rosa</w:t>
+                <w:t xml:space="preserve">Review on Otological Robotic Systems: Toward Microrobot-Assisted Cholesteatoma Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Dahroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2018.2863372⟩</w:t>
+              <w:t xml:space="preserve">IEEE Reviews in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.125-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RBME.2018.2810605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853977v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-in-Hand Visual Servoing of Concentric Tube Robots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endoscopic Laser Surgery: Design, Modeling, and Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1), pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2016.2595625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2018.2807592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01853980v1</w:t>
+                <w:t xml:space="preserve">hal-03097643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on Otological Robotic Systems: Toward Microrobot-Assisted Cholesteatoma Surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual Servoing-Based Depth Estimation Technique for Manipulation inside SEM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Marturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Reviews in Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358340v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Inspection of the Olfactory Epithelium: Feasibility of Robotized Optical Biopsy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+                <w:t xml:space="preserve">Image-Guided Nanopositioning Scheme for SEM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Marturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Piat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126171v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic Laser Surgery: Design, Modeling, and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rupert Renevier</w:t>
+                <w:t xml:space="preserve">Decoupling Path Following and Velocity Profile in Vision-guided Laser Steering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Antoine Seon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (2), pp.280-289</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097643v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Servoing-Based Depth Estimation Technique for Manipulation inside SEM.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naresh Marturi</w:t>
+                <w:t xml:space="preserve">Laser steering using virtual trifocal visual servoing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364915585585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303487v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-Guided Nanopositioning Scheme for SEM.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naresh Marturi</w:t>
+                <w:t xml:space="preserve">Decoupling Path Following and Velocity Profile in Vision-Guided Laser Steering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Antoine Seon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Piat</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (2), pp.280-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2015.2400660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946369v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling Path Following and Velocity Profile in Vision-guided Laser Steering.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Antoine Seon</w:t>
+                <w:t xml:space="preserve">Analysis of CAD Model-based Visual Tracking for Microassembly using a New Block Set for MATLAB/Simulink.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kudryavtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume J. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Optomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (4), pp.295-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15599612.2015.1059532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303382v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser steering using virtual trifocal visual servoing.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the Positioning Accuracy and Precision of MEMS Die Servoing Using Model-Based Visual Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Matúšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlastimil Hotař</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Clevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364915585585⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 613, pp.426-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.613.426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303546v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling Path Following and Velocity Profile in Vision-Guided Laser Steering.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-View Vision System for Laparoscopy Surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Agustinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2015.2400660⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-014-1064-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142126v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of CAD Model-based Visual Tracking for Microassembly using a New Block Set for MATLAB/Simulink.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced vision system for laparoscopic surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lutz</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Agustinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Optomechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15599612.2015.1059532⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.5702-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303488v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Positioning Accuracy and Precision of MEMS Die Servoing Using Model-Based Visual Tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis and specificities of adhesive forces between microscale and nanoscale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.613.426⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.562-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2013.2248150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358350v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-View Vision System for Laparoscopy Surgery.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devices and systems targeted towards augmented robotic radical prostatectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Custillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Heus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-014-1064-2⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (2), pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002505v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced vision system for laparoscopic surgery.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Fiard</w:t>
+                <w:t xml:space="preserve">Robotic microassembly and micromanipulation at FEMTO-ST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Voros</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michaël Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610845⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12213-013-0065-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005435v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and specificities of adhesive forces between microscale and nanoscale.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Four dof Piezoelectric Microgripper Equipped with a Smart CMOS Camera.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paindavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pétrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASE.2013.2248150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (2), pp.256-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JMEMS.2011.2180363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869504v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devices and systems targeted towards augmented robotic radical prostatectomy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A direct visual servoing scheme for automatic nanopositioning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort - Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (4), pp.728-736</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00845996v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic microassembly and micromanipulation at FEMTO-ST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Agnus</w:t>
+                <w:t xml:space="preserve">Robotic Micromanipulation and Microassembly using Mono-view and Multi-scale visual servoing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chaillet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukalo Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12213-013-0065-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (2), pp.277-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2010.2040900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801873v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four dof Piezoelectric Microgripper Equipped with a Smart CMOS Camera.</w:t>
+                <w:t xml:space="preserve">Rototic Micromanipulation and Microassembly using mono-view and multi-scale visual servoing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Paindavoine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
+                <w:t xml:space="preserve">Nadine Le Fort - Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768463v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct visual servoing scheme for automatic nanopositioning.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A trifocal transfer based virtual microscope for robotic manipulation of MEMS components.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Marchand</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Optomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4), pp.342-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15599612.2010.522759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574748v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic Micromanipulation and Microassembly using Mono-view and Multi-scale visual servoing.</w:t>
+                <w:t xml:space="preserve">CAD model based tracking and 3D visual-based control for MEMS microassembly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soukalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (11), pp.1416-1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364910376033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2010.2040900⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00672139v1</w:t>
+                <w:t xml:space="preserve">hal-00477147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rototic Micromanipulation and Microassembly using mono-view and multi-scale visual servoing.</w:t>
+                <w:t xml:space="preserve">A multiscale calibration of a photon videomicroscope for visual servo control : Application to MEMS Micromanipulation and Microassembly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukalo Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 p</w:t>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Special Issue, pp.37-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448232v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAD model based tracking and 3D visual-based control for MEMS microassembly.</w:t>
+                <w:t xml:space="preserve">Robotic micromanipulation for microassembly : modelling by sequencial function chart and achievement by multiple scale visual servoings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lefort-Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...89 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...236 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12213-009-0019-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6990,51 +6588,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Point Cloud Registration via Local-to-Global Geometric Feature Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7063,51 +6661,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7117,51 +6715,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LoGDesc: Local geometric features aggregation for robust point cloud registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7190,113 +6788,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Hanoi, Vietnam, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedicle Drilling Planning Transfer for Spine Surgery Using Functional Map Correspondences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyan Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saghbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7315,73 +6913,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2024, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asservissement visuel 3D direct dans le domaine spectral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Adjigble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7436,113 +7034,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2023 (journées francophones des jeunes chercheurs en vision par ordinateur )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Informatique et Systèmes, Jun 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asservissement visuel 3D direct dans le domaine spectral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Adjigble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Stolkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7557,73 +7155,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalage 3D de nuages de points par apprentissage profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7652,293 +7250,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage 3D de nuages de points par apprentissage profond</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improvement of the automatic bone breach detection using electrical conductivity for spine surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A. Perez Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Teyssere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Bobbio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chandanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184149v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the automatic bone breach detection using electrical conductivity for spine surgery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recalage 3D de nuages de points par apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ORASIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346433v1</w:t>
+                <w:t xml:space="preserve">hal-04184149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Spectral Domain Registration-Based Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Adjigble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7983,356 +7581,356 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Marturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, London, United Kingdom. pp.769-775, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA48891.2023.10160430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Soft Continuum Robots for Minimally Invasive Surgery. Trends and Simulation Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuangshuang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdolrahim Salehnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Balloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breach detection in spine surgery based on cutting torque with ex-vivo experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saghbiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyan Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Bobbio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid controllers for middle ear surgery: towards efficient cholesteatoma removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae-Hun So</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sobucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8373,73 +7971,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on New Technologies for Computer and Robot Assisted Surgery - CRAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grasp Transfer for Deformable Objects by Functional Map Correspondence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8481,87 +8079,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - Workshop on Representing and Manipulating Deformable Objects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2022, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid controllers for middle ear surgery: towards efficient cholesteatoma removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae-Hun So</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sobucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8602,198 +8200,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference on New Technologies for Computer/Robot assisted surgery (CRAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OCT as tool for laser ablation monitoring applied to cholesteatoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D V A Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on New Technologies for Computer and Robot Assisted Surgery - CRAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grasp Transfer for Deformable Objects by Functional Map Correspondence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8835,316 +8433,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - IEEE ICRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic laser steering for middle ear surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae-Hun So</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. pp.394-400, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9982176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust RGB-D Fusion for Saliency Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shriarulmozhivarman Gobichettipalayam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on 3D Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-scale robotic solution for middle ear surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae-Hun So</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9172,73 +8770,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Philadelphie, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Quaternion-Based Visual Servoing for Grasping Moving Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9283,92 +8881,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Marturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 17th International Conference on Automation Science and Engineering (CASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Aug 2021, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D OCT image compression using shearlet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9377,547 +8975,547 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser surgery devices and control schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Manipulation Automation and Robotics at Small Scales - MARSS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building robust confocal endomicroscopy mosaics despite image losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hamlyn Symposium on Medical Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some examples of path following in microrobotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Dahroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Seon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oulmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Manipulation, Automation and Robotics at Small Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based visual servoing using OCT images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley-Ann Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRob'2018 - 7th IEEE RAS/EMBS International Conference on Biomedical Robotics and Biomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Enschede, Netherlands. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Calibration of an OCT Imaging System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9945,410 +9543,410 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-based visual servoing using OCT images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lesley Duflot</w:t>
+                <w:t xml:space="preserve">Some Examples of Path Following in Microrobotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Dahroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Antoine Seon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oulmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biomedical Robotics and Biomechatronics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nagoya, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MARSS.2018.8481156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868163v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Generic Simulator for Continuum Robot Control*</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+                <w:t xml:space="preserve">Wavelet-based visual servoing using OCT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kupra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems : workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Biomedical Robotics and Biomechatronics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716433v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Examples of Path Following in Microrobotics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tiantian Xu</w:t>
+                <w:t xml:space="preserve">Towards a Generic Simulator for Continuum Robot Control*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V Kudryavtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems : workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248774v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Path Following with Remote Center of Motion Constraints .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Dahroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10377,100 +9975,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shearlet Transform: a Good Candidate for Compressed Sensing in Optical Coherence Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley-Ann Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10485,100 +10083,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Engineering in Medicine and Biology Society, EMBC'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Orlando, United States. pp.435-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shearlet-based vs. Photometric-based Visual Servoing for Robot-assisted Medical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley-Ann Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10593,73 +10191,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.4099-4104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Path Following with Remote Center of Motion Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Dahroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10678,119 +10276,119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal. pp.84-91, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005980900840091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Ultrasound-based Visual Servoing using Shearlet Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley-Ann Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10805,181 +10403,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelets-based 6 DOF Visual Servoing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Stockolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Path Following with Remote Center of Motion Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10998,119 +10596,119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LNCS Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisbon, France. pp.84-91, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005980900840091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Ultrasound-based Visual Servoing using Shearlet Coefficients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11125,605 +10723,605 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Stockolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Servoing-based Registration of Multimodal Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Servoing Schemes for Automatic Nanopositioning Under Scanning Electron Microscope.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Marturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Hong Kong SAR China. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01051592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly Calibrated Stereoscopic Visual Servoing for Laser Steering: Application to Phonomicrosurgery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International COnference on Intelligent Robots and Systems, IROS 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.743-748, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Model-based Visual Tracking Techniques for MOEMS using a New Block Set for MATLAB/Simulink.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Clevy</w:t>
+                <w:t xml:space="preserve">Registration using wavelet coefficients in spectral domain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lutz</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Optomechatronic Technologies (ISOT 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SURGETICA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Chambery, France. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313479v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration using wavelet coefficients in spectral domain.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Ourak</w:t>
+                <w:t xml:space="preserve">Characterization of Model-based Visual Tracking Techniques for MOEMS using a New Block Set for MATLAB/Simulink.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kudryavtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Optomechatronic Technologies (ISOT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Seattle, WA, United States. pp.163-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISOT.2014.47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324691v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgical and Medical Microrobotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11739,657 +11337,657 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Séminaire National sur les Matériaux, Procédés et Environnement, SNMPE'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary variation on vision-guided laser phonomicrosurgery using multiview geometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zill E Hussnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Russian German Conference on Biomedical Engineering, RGCBE'13.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Germany. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary variation on multiview geometry for vision-guided laser surgery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zill E Hussnain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Multi-View Geometry in Robotics, MVIGRO'2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Germany. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epipolar geometry for vision-guided laser surgery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zill E Hussnain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Informatics in Control, Automation and Robotics, ICINCO'2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Iceland. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Servoing-Based approach for efficient autofocusing in Scanning Electron Microscope.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Marturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'13.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.2677-2682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards registration of multimodal images of vocal folds based on mutual information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pieralli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Joint Worshop on New Technologies for Computer / Robot Assisted Surgery.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Italy. pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gluing free assembly of an advanced 3D structure using visual servoing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Marturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12404,1179 +12002,1179 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Micromechanics and Microsystems Europe Workshop, MME'12.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ilmenau, Germany. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of out of plane MEMS assembly techniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'11.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Shanghai, China. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly precise micropositioning task using a direct visual servoing scheme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duceux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE internatioanal Conference on Robotics and Automation, ICRA'11.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Shangai, China. pp.5689-5694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autofocusing-based visual servoing : application to MEMS micromanipulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duceux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort - Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies, ISOT'10.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Toronto, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust trajectory tracking and visual servoing schemes for MEMS manipulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics, AIM'10.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.860-865</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microassembly for complex and solid 3D MEMS by 3D Vision-based control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent RObots and Systems, IROS'09.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Saint-Louis, Missouri, United States. pp.3284-3289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time vision-based microassembly of 3D MEMS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort - Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics, AIM'09.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Singapour, Singapore. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic micromanipulation using multiscale visual servoing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IEEE Internationale Conference on Automation Science and Engineering, CASE'08.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Key Bridge Marriott, Washington DC, United States. pp.977-982, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/COASE.2008.4626460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale calibration of a photon video microscope for visual servo control : Application to Micromanipulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Robotic and Sensors Environments, ROSE'08.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Ottawa, Canada. pp.29-34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROSE.2208.4669176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the 3D orientation of a microgripper by processing the focus data from the images delivered by a videomicroscope.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Robotic and Sensors Environments, ROSE'08.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Ottawa, Canada. pp.58-63, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROSE.2008.4669181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microassemblage par Asservissements Visuels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ballarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées Nationales de la Recherche en Robotique, JNRR'07.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Obernai, France. pp.sur CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13586,151 +13184,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breach detection in spine surgery based on cutting torque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saghbiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyan Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Bobbio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13740,91 +13338,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to visual servoing and imaging in medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Bourgogne Franche-Comté; Institut FEMTO-ST, CNRS, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02337888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13834,275 +13432,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Image Registration and Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 383, Springer, pp.157 - 175, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-31898-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented 3-D View for Laparoscopy Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Augmented Environments for Computer-Assisted Interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, Vol. 7815, pp. 117-131, 2013, Augmented 3-D View for Laparoscopy Surgery, 978-3-642-38084-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-38085-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14112,231 +13710,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-view imaging system for laparoscopic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2903495. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif microtechnique à capteur d'image.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lefort-Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: INPI 11/03740. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14346,91 +13944,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de vision par ordinateur pour le micro-assemblage de MEMS. Vision 3D et commande par asservissement pour la micromanipulation et le microassemblage de MEMS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes., pp.230, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14440,114 +14038,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision 3D et Commande par asservissements visuels pour la micromanipulation et le micro-assemblage de MEMS. Application à l'automatisation d'une station de micro-assemblage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université de Franche-Comté, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00440400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId313"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14694,51 +14292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661985v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Slimani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-024-01584-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460474v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leblanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saghbini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vafadar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3349947" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana de Farias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Adjigble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Stolkin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Marturi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3445633" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7790" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.110108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matyas Diezinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3316076" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Dahroug" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2023.3294526" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03637139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hun So" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sobucki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Szewczyk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.824716" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim Assoweh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3194680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mattos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lueder A Kahrs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tavernier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Peretti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen Acemoglu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geraldes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Laborai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schoob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.664655" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Haydar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chretien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2019.100287" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574719001735" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993818v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chretien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630137v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Etievant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monnin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2020.00034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421102v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hun So" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Szewczyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3032456" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kudryavtsev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3034720" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993819v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249799v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2977259" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Eti&#233;vant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2963821" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Girerd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley-Ann Duflot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reisenhofer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918769739" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387202v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Ourak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lehmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Renevier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Seon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249811v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2018.2810605" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reinsenhofer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853977v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2863372" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01853980v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha Chikhaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Liadov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2807592" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126171v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2076-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097643v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Renevier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2595625" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Piat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946369v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Dembele" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Seon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303546v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915585585" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2400660" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J. Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cl&#233;vy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2015.1059532" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Mat&#250;&#353;ek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Hota&#345;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clevy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.613.426" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002505v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Agustinos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-014-1064-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005435v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610845" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alvo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dejeu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2013.2248150" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Custillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Heus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G364DZGK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801873v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-013-0065-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768463v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort-Piat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2011.2180363" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574748v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort - Piat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2040900" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477147v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364910376033" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494947v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2010.522759" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375221v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430977v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lefort-Piat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-009-0019-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722222v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722220v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661996v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyan Leblanc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vialle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Farias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184135v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219451v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219355v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184149v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346433v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Perez Velasquez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Teyssere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bobbio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chandanson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184126v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10160430" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246146v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Meng" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolrahim Salehnia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Balloy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Boudaoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346410v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saghbiny" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Da Silva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716297v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716426v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006311v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716285v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Boyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D V A Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rougeot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gaiffe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tamadazte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716311v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184161v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9982176" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746242v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriarulmozhivarman Gobichettipalayam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716322v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551631" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868170v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bartoli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716447v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324838v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rosa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392507v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oulmas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826328v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868021v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868163v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Duflot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kupra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716433v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Kudryavtsev" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248774v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Xu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481156" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868201v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355488v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355414v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249789v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005980900840091" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304753v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868221v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358363v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868211v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159881v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051592v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313483v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942641" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313479v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clevy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOT.2014.47" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324691v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002521v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910913v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zill E Hussnain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840066v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868676v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876197v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867782v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pieralli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaiffe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799070v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554841v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duceux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521655v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474995v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401816v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380917v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnould" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324161v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COASE.2008.4626460" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338541v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2208.4669176" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338546v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2008.4669181" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182229v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ballarin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606977v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harl&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02337888v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01433996v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31898-1_9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846017v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_12" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JNVK12Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280769v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720962v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485288v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440400v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661985v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Slimani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-024-01584-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460474v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leblanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saghbini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vafadar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3349947" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana de Farias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Adjigble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Stolkin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Marturi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3445633" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7790" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.110108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matyas Diezinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3316076" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Dahroug" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2023.3294526" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03637139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hun So" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sobucki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Szewczyk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.824716" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim Assoweh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3194680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mattos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lueder A Kahrs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tavernier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Peretti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen Acemoglu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geraldes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Laborai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schoob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.664655" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Haydar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chretien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2019.100287" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chretien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574719001735" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hun So" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Szewczyk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3032456" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kudryavtsev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3034720" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2977259" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Eti&#233;vant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monnin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2020.00034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2963821" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley-Ann Duflot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reisenhofer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918769739" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Ourak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lehmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Renevier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Seon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2018.2810605" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reinsenhofer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853977v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2863372" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01853980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha Chikhaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Liadov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2807592" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2076-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358340v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097643v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Renevier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2595625" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303487v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Piat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Dembele" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303382v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Seon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915585585" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2400660" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J. Laurent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cl&#233;vy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2015.1059532" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Mat&#250;&#353;ek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Hota&#345;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clevy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.613.426" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002505v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Agustinos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-014-1064-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005435v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610845" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alvo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dejeu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2013.2248150" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845996v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Custillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Heus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G364DZGK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801873v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-013-0065-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort-Piat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2011.2180363" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574748v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort - Piat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672139v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2040900" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494947v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2010.522759" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477147v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364910376033" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375221v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430977v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lefort-Piat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-009-0019-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722222v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722220v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyan Leblanc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vialle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Farias" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184135v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219451v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219355v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346433v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Perez Velasquez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Teyssere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bobbio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chandanson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184149v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184126v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10160430" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246146v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Meng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolrahim Salehnia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Balloy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Boudaoud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346410v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saghbiny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Da Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716297v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716426v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006311v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716285v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Boyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D V A Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rougeot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gaiffe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tamadazte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716311v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184161v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9982176" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746242v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriarulmozhivarman Gobichettipalayam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716322v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358366v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551631" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868170v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bartoli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716447v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324838v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rosa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392507v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oulmas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826328v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868021v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248774v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Xu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481156" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868163v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Duflot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kupra" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716433v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Kudryavtsev" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868201v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355488v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249789v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005980900840091" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304753v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868221v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358363v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868211v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159881v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051592v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313483v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942641" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324691v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313479v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clevy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOT.2014.47" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002521v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910913v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zill E Hussnain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840066v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868676v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876197v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867782v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pieralli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaiffe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799070v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690691v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554841v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duceux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521655v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474995v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401816v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380917v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnould" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324161v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COASE.2008.4626460" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338541v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2208.4669176" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338546v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2008.4669181" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182229v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ballarin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606977v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harl&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02337888v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01433996v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31898-1_9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846017v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_12" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JNVK12Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280769v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720962v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485288v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440400v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>