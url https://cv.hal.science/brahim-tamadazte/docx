--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -75,563 +75,563 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RoCNet: 3D robust registration of points clouds using deep learning</w:t>
+                <w:t xml:space="preserve">Robotique et chirurgie laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Slimani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00138-024-01584-6⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur. Technologies Biomédicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-s7790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661985v1</w:t>
+                <w:t xml:space="preserve">hal-04460447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Spinal Canal Breach Detection During Pedicle Screw Placement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RoCNet: 3D robust registration of points clouds using deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3349947⟩</w:t>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (4), pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00138-024-01584-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460474v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-informed grasping of partially observed objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Adjigble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Stolkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Marturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (10), pp.8394-8401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2024.3445633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique et chirurgie laser</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automatic Spinal Canal Breach Detection During Pedicle Screw Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saghbini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vafadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (2), pp.1915-1922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-s7790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3349947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679620v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RoCNet++: Triangle-based descriptor for accurate and robust point cloud registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 147, pp.110108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -659,326 +659,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique et chirurgie laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TriRod: a 3- R F Continuum Parallel Robot for Shape-based Load Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matyas Diezinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur. Technologies Biomédicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-s7790⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3316076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460447v1</w:t>
+                <w:t xml:space="preserve">hal-04230369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TriRod: a 3- R F Continuum Parallel Robot for Shape-based Load Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robotic Guidance of a Surgical Tool Under Constrained Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Dahroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), pp.645-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2023.3294526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3316076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04230369v1</w:t>
+                <w:t xml:space="preserve">hal-04184096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic Guidance of a Surgical Tool Under Constrained Motions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D curvature-based tip load estimation for continuum robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matyas Diezinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (4), pp.10526 - 10533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2023.3294526⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04184096v1</w:t>
+                <w:t xml:space="preserve">hal-03812918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared Control Schemes for Middle Ear Surgery</w:t>
               </w:r>
@@ -1003,64 +1020,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sobucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Marturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.824716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1120,51 +1137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ibrahim Assoweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1189,77 +1206,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Curvature-Based Tip Load Estimation for Continuum Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matyas Diezinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (4), pp.10526-10533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1287,11894 +1304,11228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D curvature-based tip load estimation for continuum robots</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">μRALP and Beyond: Micro-Technologies and Systems for Robot-Assisted Endoscopic Laser Microsurgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alperen Acemoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Geraldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Laborai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schoob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2021.664655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812918v1</w:t>
+                <w:t xml:space="preserve">hal-03358285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μRALP and Beyond: Micro-Technologies and Systems for Robot-Assisted Endoscopic Laser Microsurgery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3-Dimensional OCT compressed sensing using the shearlet transform under continuous trajectories sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.100287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imu.2019.100287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414303v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μRALP and Beyond: Micro-Technologies and Systems for Robot-Assisted Endoscopic Laser Microsurgery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectrally Sparse Tensor Reconstruction in Optical Coherence Tomography Using Nuclear Norm Penalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ibrahim Assoweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.2 - 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358285v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-Dimensional OCT compressed sensing using the shearlet transform under continuous trajectories sampling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">PCA-based Visual Servoing using Optical Coherence Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Dahroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatics in Medicine Unlocked</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.3430 - 3437</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515780v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrally Sparse Tensor Reconstruction in Optical Coherence Tomography Using Nuclear Norm Penalisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ibrahim Assoweh</w:t>
+                <w:t xml:space="preserve">Automatic Tip-Steering of Concentric Tube Robots in the Trachea Based on Visual SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kudryavtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chretien</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.582 - 585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.3034720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993818v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unilaterally Constrained Motion of a Curved Surgical Tool</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional OCT Compressed Sensing using the shearlet transform under continuous trajectories sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informatics in medicine unlocked</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (100287), pp.12 - 20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249804v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro/Macro-Scale Robotic Approach for Middle Ear Surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Micro/macro-scale robotic approach for middle ear surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae-Hun So</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Szewczyk</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (4), pp.533-536. </w:t>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.533 - 536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMRB.2020.3032456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421102v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCA-based Visual Servoing using Optical Coherence Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SLAM-based Follow-the-Leader Deployment of Concentric Tube Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kudryavtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Dahroug</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5 (2), pp.3430 - 3437</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.548-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2019.2963821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993820v1</w:t>
+                <w:t xml:space="preserve">hal-03053015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Tip-Steering of Concentric Tube Robots in the Trachea Based on Visual SLAM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Noninvasive Imagery Methods to Observe Healthy and Degenerated Olfactory Epithelium in Mice for the Early Diagnosis of Neurodegenerative Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Kudryavtsev</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Adeline Etiévant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rougeot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (4), pp.582 - 585. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.3034720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2020.00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053017v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional OCT Compressed Sensing using the shearlet transform under continuous trajectories sampling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">PCA-Based Visual Servoing Using Optical Coherence Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Dahroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatics in medicine unlocked</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.3430-3437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2977259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993819v1</w:t>
+                <w:t xml:space="preserve">hal-04249799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro/macro-scale robotic approach for middle ear surgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unilaterally Constrained Motion of a Curved Surgical Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Szewczyk</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Dahroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2020.3032456⟩</w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (11), pp.1940-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574719001735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053016v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCA-Based Visual Servoing Using Optical Coherence Tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wavelet and Shearlet-based Image Representations for Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley-Ann Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Reisenhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2977259⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (4), pp.422-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364918769739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249799v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Noninvasive Imagery Methods to Observe Healthy and Degenerated Olfactory Epithelium in Mice for the Early Diagnosis of Neurodegenerative Diseases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Direct Visual Servoing using Wavelet Coefficients,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rougeot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.1129 - 1140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630127v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLAM-based Follow-the-Leader Deployment of Concentric Tube Robots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Laser Beam Steering Along 3D Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Seon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Kudryavtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rougeot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.1148 - 1158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053015v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unilaterally Constrained Motion of a Curved Surgical Tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wavelet and Shearlet-based Image Representations for Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley-Ann Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Reinsenhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (4), pp.422 - 450</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358333v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet and Shearlet-based Image Representations for Visual Servoing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Online robust endomicroscopy video mosaicking using robot prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Dahroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364918769739⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (4), pp.4163 - 4170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2018.2863372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735241v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Visual Servoing using Wavelet Coefficients,</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eye-in-Hand Visual Servoing of Concentric Tube Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kudryavtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taha Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Liadov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.2315 - 2321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2018.2807592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387202v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Beam Steering Along 3D Paths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In Vivo Inspection of the Olfactory Epithelium: Feasibility of Robotized Optical Biopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benassarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (11), pp.1951-1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-018-2076-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867847v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on Otological Robotic Systems: Toward Microrobot-Assisted Cholesteatoma Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Dahroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Reviews in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, pp.125-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RBME.2018.2810605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04249811v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet and Shearlet-based Image Representations for Visual Servoing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Endoscopic Laser Surgery: Design, Modeling, and Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1), pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2016.2595625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053019v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online robust endomicroscopy video mosaicking using robot prior</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Visual Servoing-Based Depth Estimation Technique for Manipulation inside SEM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Marturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Piat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853977v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-in-Hand Visual Servoing of Concentric Tube Robots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Image-Guided Nanopositioning Scheme for SEM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Marturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Piat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853980v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Inspection of the Olfactory Epithelium: Feasibility of Robotized Optical Biopsy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analysis of CAD Model-based Visual Tracking for Microassembly using a New Block Set for MATLAB/Simulink.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kudryavtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume J. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-018-2076-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Optomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (4), pp.295-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15599612.2015.1059532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126171v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on Otological Robotic Systems: Toward Microrobot-Assisted Cholesteatoma Surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Decoupling Path Following and Velocity Profile in Vision-guided Laser Steering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Antoine Seon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Reviews in Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (2), pp.280-289</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358340v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic Laser Surgery: Design, Modeling, and Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Laser steering using virtual trifocal visual servoing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2016.2595625⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364915585585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097643v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Servoing-Based Depth Estimation Technique for Manipulation inside SEM.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Decoupling Path Following and Velocity Profile in Vision-Guided Laser Steering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Antoine Seon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Piat</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (2), pp.280-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2015.2400660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303487v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-Guided Nanopositioning Scheme for SEM.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Positioning Accuracy and Precision of MEMS Die Servoing Using Model-Based Visual Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Piat</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Matúšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlastimil Hotař</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Clevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 613, pp.426-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.613.426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946369v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling Path Following and Velocity Profile in Vision-guided Laser Steering.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-View Vision System for Laparoscopy Surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Agustinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-014-1064-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303382v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser steering using virtual trifocal visual servoing.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enhanced vision system for laparoscopic surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Agustinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364915585585⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.5702-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303546v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling Path Following and Velocity Profile in Vision-Guided Laser Steering.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analysis and specificities of adhesive forces between microscale and nanoscale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2015.2400660⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.562-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2013.2248150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142126v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of CAD Model-based Visual Tracking for Microassembly using a New Block Set for MATLAB/Simulink.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Devices and systems targeted towards augmented robotic radical prostatectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Custillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Heus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Optomechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15599612.2015.1059532⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (2), pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303488v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Positioning Accuracy and Precision of MEMS Die Servoing Using Model-Based Visual Tracking</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robotic microassembly and micromanipulation at FEMTO-ST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.613.426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12213-013-0065-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358350v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-View Vision System for Laparoscopy Surgery.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A direct visual servoing scheme for automatic nanopositioning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Voros</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort - Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (4), pp.728-736</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002505v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced vision system for laparoscopic surgery.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Four dof Piezoelectric Microgripper Equipped with a Smart CMOS Camera.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Voros</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paindavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pétrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610845⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (2), pp.256-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JMEMS.2011.2180363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005435v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and specificities of adhesive forces between microscale and nanoscale.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robotic Micromanipulation and Microassembly using Mono-view and Multi-scale visual servoing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukalo Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASE.2013.2248150⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (2), pp.277-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2010.2040900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869504v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devices and systems targeted towards augmented robotic radical prostatectomy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">CAD model based tracking and 3D visual-based control for MEMS microassembly.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.01.014⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (11), pp.1416-1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364910376033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00845996v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic microassembly and micromanipulation at FEMTO-ST</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">A trifocal transfer based virtual microscope for robotic manipulation of MEMS components.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Piat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro-Bio Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12213-013-0065-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4), pp.342-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15599612.2010.522759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801873v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four dof Piezoelectric Microgripper Equipped with a Smart CMOS Camera.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rototic Micromanipulation and Microassembly using mono-view and multi-scale visual servoing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort - Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768463v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct visual servoing scheme for automatic nanopositioning.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robotic micromanipulation for microassembly : modelling by sequencial function chart and achievement by multiple scale visual servoings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Marchand</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lefort-Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micro-Nano Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12213-009-0019-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574748v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic Micromanipulation and Microassembly using Mono-view and Multi-scale visual servoing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A multiscale calibration of a photon videomicroscope for visual servo control : Application to MEMS Micromanipulation and Microassembly.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...423 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Special Issue, pp.37-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375221v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-00430977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Point Cloud Registration via Local-to-Global Geometric Feature Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Slimani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LoGDesc: Local geometric features aggregation for robust point cloud registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Slimani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Hanoi, Vietnam, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedicle Drilling Planning Transfer for Spine Surgery Using Functional Map Correspondences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyan Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saghbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Marturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2024, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asservissement visuel 3D direct dans le domaine spectral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Adjigble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Stolkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Marturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2023 (journées francophones des jeunes chercheurs en vision par ordinateur )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Informatique et Systèmes, Jun 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asservissement visuel 3D direct dans le domaine spectral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Adjigble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Stolkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Marturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalage 3D de nuages de points par apprentissage profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the automatic bone breach detection using electrical conductivity for spine surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A. Perez Velasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Teyssere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Bobbio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chandanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalage 3D de nuages de points par apprentissage profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Slimani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Spectral Domain Registration-Based Visual Servoing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Magnetic Soft Continuum Robots for Minimally Invasive Surgery. Trends and Simulation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangshuang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdolrahim Salehnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184126v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Soft Continuum Robots for Minimally Invasive Surgery. Trends and Simulation Models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D Spectral Domain Registration-Based Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Adjigble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana de Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Stolkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Marturi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, London, United Kingdom. pp.769-775, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48891.2023.10160430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246146v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breach detection in spine surgery based on cutting torque with ex-vivo experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saghbiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyan Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Bobbio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on New Technologies for Computer and Robot Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid controllers for middle ear surgery: towards efficient cholesteatoma removal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Automatic laser steering for middle ear surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae-Hun So</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on New Technologies for Computer and Robot Assisted Surgery - CRAS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. pp.394-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9982176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716297v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasp Transfer for Deformable Objects by Functional Map Correspondence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dual-scale robotic solution for middle ear surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Hun So</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Marturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - Workshop on Representing and Manipulating Deformable Objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2022, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadelphie, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716426v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid controllers for middle ear surgery: towards efficient cholesteatoma removal</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robust RGB-D Fusion for Saliency Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shriarulmozhivarman Gobichettipalayam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on New Technologies for Computer/Robot assisted surgery (CRAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">10th International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006311v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCT as tool for laser ablation monitoring applied to cholesteatoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid controllers for middle ear surgery: towards efficient cholesteatoma removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Hun So</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sobucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Marturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on New Technologies for Computer and Robot Assisted Surgery - CRAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716285v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grasp Transfer for Deformable Objects by Functional Map Correspondence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Stolkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Marturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - IEEE ICRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - Workshop on Representing and Manipulating Deformable Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2022, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716311v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic laser steering for middle ear surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Hybrid controllers for middle ear surgery: towards efficient cholesteatoma removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae-Hun So</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sobucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Marturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th Conference on New Technologies for Computer/Robot assisted surgery (CRAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Napoli, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184161v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust RGB-D Fusion for Saliency Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danda Pani Paudel</w:t>
+                <w:t xml:space="preserve">OCT as tool for laser ablation monitoring applied to cholesteatoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D V A Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on 3D Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Conference on New Technologies for Computer and Robot Assisted Surgery - CRAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746242v2</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-scale robotic solution for middle ear surgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Grasp Transfer for Deformable Objects by Functional Map Correspondence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana de Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Stolkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Marturi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Philadelphie, PA, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - IEEE ICRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716322v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Quaternion-Based Visual Servoing for Grasping Moving Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Adjigble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Stolkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Marturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 17th International Conference on Automation Science and Engineering (CASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Aug 2021, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D OCT image compression using shearlet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser surgery devices and control schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Manipulation Automation and Robotics at Small Scales - MARSS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building robust confocal endomicroscopy mosaics despite image losses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wavelet-based visual servoing using OCT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley-Ann Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rougeot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hamlyn Symposium on Medical Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">BioRob'2018 - 7th IEEE RAS/EMBS International Conference on Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Enschede, Netherlands. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324838v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some examples of path following in microrobotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building robust confocal endomicroscopy mosaics despite image losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Dahroug</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ali Oulmas</w:t>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Manipulation, Automation and Robotics at Small Scales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">Hamlyn Symposium on Medical Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392507v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-based visual servoing using OCT images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Some examples of path following in microrobotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Dahroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Seon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oulmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob'2018 - 7th IEEE RAS/EMBS International Conference on Biomedical Robotics and Biomechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Enschede, Netherlands. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Conference on Manipulation, Automation and Robotics at Small Scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826328v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Calibration of an OCT Imaging System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Examples of Path Following in Microrobotics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards a Generic Simulator for Continuum Robot Control*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V Kudryavtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems : workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248774v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based visual servoing using OCT images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kupra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Biomedical Robotics and Biomechatronics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Generic Simulator for Continuum Robot Control*</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Some Examples of Path Following in Microrobotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Dahroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Antoine Seon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oulmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems : workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on Manipulation, Automation and Robotics at Small Scales (MARSS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nagoya, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MARSS.2018.8481156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716433v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Path Following with Remote Center of Motion Constraints .</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards Ultrasound-based Visual Servoing using Shearlet Coefficients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868201v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shearlet Transform: a Good Candidate for Compressed Sensing in Optical Coherence Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley-Ann Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Engineering in Medicine and Biology Society, EMBC'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Orlando, United States. pp.435-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shearlet-based vs. Photometric-based Visual Servoing for Robot-assisted Medical Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D Path Following with Remote Center of Motion Constraints .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Dahroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.4099-4104</w:t>
+              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355414v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Path Following with Remote Center of Motion Constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Shearlet-based vs. Photometric-based Visual Servoing for Robot-assisted Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley-Ann Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.4099-4104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249789v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Ultrasound-based Visual Servoing using Shearlet Coefficients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D Path Following with Remote Center of Motion Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Dahroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'16</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal. pp.84-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005980900840091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304753v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelets-based 6 DOF Visual Servoing.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Toward Ultrasound-based Visual Servoing using Shearlet Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley-Ann Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Stockolm, Sweden</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868221v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Path Following with Remote Center of Motion Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wavelets-based 6 DOF Visual Servoing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LNCS Springer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockolm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358363v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Ultrasound-based Visual Servoing using Shearlet Coefficients.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Visual Servoing-based Registration of Multimodal Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Stockolm, Sweden</w:t>
+              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868211v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Servoing-based Registration of Multimodal Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Surgical and Medical Microrobotics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Colmar, France</w:t>
+              <w:t xml:space="preserve">5ème Séminaire National sur les Matériaux, Procédés et Environnement, SNMPE'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159881v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Servoing Schemes for Automatic Nanopositioning Under Scanning Electron Microscope.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Marturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Hong Kong SAR China. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01051592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly Calibrated Stereoscopic Visual Servoing for Laser Steering: Application to Phonomicrosurgery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International COnference on Intelligent Robots and Systems, IROS 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.743-748, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Registration using wavelet coefficients in spectral domain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURGETICA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Chambery, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Model-based Visual Tracking Techniques for MOEMS using a New Block Set for MATLAB/Simulink.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Kudryavtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Optomechatronic Technologies (ISOT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Seattle, WA, United States. pp.163-168, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISOT.2014.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical and Medical Microrobotics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards registration of multimodal images of vocal folds based on mutual information.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pieralli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Séminaire National sur les Matériaux, Procédés et Environnement, SNMPE'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Algérie</w:t>
+              <w:t xml:space="preserve">3rd Joint Worshop on New Technologies for Computer / Robot Assisted Surgery.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Italy. pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002521v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary variation on vision-guided laser phonomicrosurgery using multiview geometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zill E Hussnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Russian German Conference on Biomedical Engineering, RGCBE'13.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Germany. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary variation on multiview geometry for vision-guided laser surgery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zill E Hussnain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Multi-View Geometry in Robotics, MVIGRO'2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Germany. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epipolar geometry for vision-guided laser surgery.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Visual Servoing-Based approach for efficient autofocusing in Scanning Electron Microscope.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Marturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zill E Hussnain</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Informatics in Control, Automation and Robotics, ICINCO'2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Iceland. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'13.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.2677-2682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868676v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Servoing-Based approach for efficient autofocusing in Scanning Electron Microscope.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Epipolar geometry for vision-guided laser surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Piat</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zill E Hussnain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'13.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.2677-2682</w:t>
+              <w:t xml:space="preserve">10th International Conference on Informatics in Control, Automation and Robotics, ICINCO'2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Iceland. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876197v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards registration of multimodal images of vocal folds based on mutual information.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gluing free assembly of an advanced 3D structure using visual servoing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Marturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Joint Worshop on New Technologies for Computer / Robot Assisted Surgery.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Italy. pp.19-21</w:t>
+              <w:t xml:space="preserve">23rd Micromechanics and Microsystems Europe Workshop, MME'12.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ilmenau, Germany. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867782v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gluing free assembly of an advanced 3D structure using visual servoing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Overview of out of plane MEMS assembly techniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Micromechanics and Microsystems Europe Workshop, MME'12.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Ilmenau, Germany. 6 p</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'11.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Shanghai, China. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799070v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of out of plane MEMS assembly techniques.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Highly precise micropositioning task using a direct visual servoing scheme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duceux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'11.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Shanghai, China. 10 p</w:t>
+              <w:t xml:space="preserve">IEEE internatioanal Conference on Robotics and Automation, ICRA'11.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Shangai, China. pp.5689-5694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690691v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly precise micropositioning task using a direct visual servoing scheme.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Autofocusing-based visual servoing : application to MEMS micromanipulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duceux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort - Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE internatioanal Conference on Robotics and Automation, ICRA'11.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Shangai, China. pp.5689-5694</w:t>
+              <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies, ISOT'10.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toronto, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554841v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autofocusing-based visual servoing : application to MEMS micromanipulation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robust trajectory tracking and visual servoing schemes for MEMS manipulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Optomechatronic Technologies, ISOT'10.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Toronto, Canada. 6 p</w:t>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics, AIM'10.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.860-865</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521655v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust trajectory tracking and visual servoing schemes for MEMS manipulation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Microassembly for complex and solid 3D MEMS by 3D Vision-based control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics, AIM'10.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.860-865</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent RObots and Systems, IROS'09.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Saint-Louis, Missouri, United States. pp.3284-3289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474995v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microassembly for complex and solid 3D MEMS by 3D Vision-based control.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Real-time vision-based microassembly of 3D MEMS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort - Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent RObots and Systems, IROS'09.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Saint-Louis, Missouri, United States. pp.3284-3289</w:t>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics, AIM'09.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Singapour, Singapore. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401816v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time vision-based microassembly of 3D MEMS.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automatic micromanipulation using multiscale visual servoing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Marchand</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics, AIM'09.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE Internationale Conference on Automation Science and Engineering, CASE'08.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Key Bridge Marriott, Washington DC, United States. pp.977-982, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COASE.2008.4626460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380917v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic micromanipulation using multiscale visual servoing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A multiscale calibration of a photon video microscope for visual servo control : Application to Micromanipulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE Internationale Conference on Automation Science and Engineering, CASE'08.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/COASE.2008.4626460⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Robotic and Sensors Environments, ROSE'08.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Ottawa, Canada. pp.29-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROSE.2208.4669176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324161v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale calibration of a photon video microscope for visual servo control : Application to Micromanipulation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimating the 3D orientation of a microgripper by processing the focus data from the images delivered by a videomicroscope.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Robotic and Sensors Environments, ROSE'08.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Ottawa, Canada. pp.29-34, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROSE.2208.4669176⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2008, Ottawa, Canada. pp.58-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROSE.2008.4669181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00338541v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the 3D orientation of a microgripper by processing the focus data from the images delivered by a videomicroscope.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Microassemblage par Asservissements Visuels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkalo Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ballarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées Nationales de la Recherche en Robotique, JNRR'07.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Obernai, France. pp.sur CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13184,151 +12535,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breach detection in spine surgery based on cutting torque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saghbiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilyan Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Bobbio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13338,91 +12689,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to visual servoing and imaging in medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Bourgogne Franche-Comté; Institut FEMTO-ST, CNRS, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02337888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13432,275 +12783,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Image Registration and Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 383, Springer, pp.157 - 175, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-31898-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented 3-D View for Laparoscopy Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Augmented Environments for Computer-Assisted Interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, Vol. 7815, pp. 117-131, 2013, Augmented 3-D View for Laparoscopy Surgery, 978-3-642-38084-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-38085-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13710,231 +13061,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-view imaging system for laparoscopic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2903495. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif microtechnique à capteur d'image.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lefort-Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: INPI 11/03740. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13944,91 +13295,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de vision par ordinateur pour le micro-assemblage de MEMS. Vision 3D et commande par asservissement pour la micromanipulation et le microassemblage de MEMS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes., pp.230, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14038,114 +13389,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision 3D et Commande par asservissements visuels pour la micromanipulation et le micro-assemblage de MEMS. Application à l'automatisation d'une station de micro-assemblage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université de Franche-Comté, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00440400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId313"/>
+      <w:footerReference w:type="default" r:id="rId305"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14292,51 +13643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661985v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Slimani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-024-01584-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460474v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leblanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saghbini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vafadar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3349947" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana de Farias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Adjigble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Stolkin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Marturi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3445633" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7790" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.110108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matyas Diezinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3316076" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Dahroug" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2023.3294526" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03637139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hun So" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sobucki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Szewczyk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.824716" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim Assoweh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3194680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mattos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lueder A Kahrs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tavernier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Peretti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen Acemoglu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geraldes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Laborai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schoob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.664655" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Haydar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chretien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2019.100287" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chretien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574719001735" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hun So" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Szewczyk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3032456" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kudryavtsev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3034720" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2977259" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Eti&#233;vant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monnin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2020.00034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2963821" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley-Ann Duflot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reisenhofer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918769739" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Ourak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lehmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Renevier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Seon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2018.2810605" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reinsenhofer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853977v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2863372" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01853980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha Chikhaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Liadov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2807592" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2076-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358340v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097643v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Renevier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2595625" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303487v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Piat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Dembele" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303382v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Seon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915585585" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2400660" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J. Laurent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cl&#233;vy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2015.1059532" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Mat&#250;&#353;ek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Hota&#345;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clevy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.613.426" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002505v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Agustinos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-014-1064-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005435v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610845" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alvo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dejeu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2013.2248150" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845996v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Custillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Heus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G364DZGK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801873v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-013-0065-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort-Piat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2011.2180363" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574748v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort - Piat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672139v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2040900" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494947v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2010.522759" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477147v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364910376033" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375221v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430977v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lefort-Piat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-009-0019-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722222v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722220v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyan Leblanc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vialle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Farias" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184135v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219451v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219355v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346433v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Perez Velasquez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Teyssere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bobbio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chandanson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184149v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184126v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10160430" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246146v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Meng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolrahim Salehnia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Balloy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Boudaoud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346410v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saghbiny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Da Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716297v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716426v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006311v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716285v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Boyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D V A Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rougeot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gaiffe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tamadazte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716311v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184161v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9982176" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746242v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriarulmozhivarman Gobichettipalayam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716322v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358366v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551631" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868170v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bartoli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716447v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324838v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rosa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392507v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oulmas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826328v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868021v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248774v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Xu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481156" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868163v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Duflot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kupra" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716433v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Kudryavtsev" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868201v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355488v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249789v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005980900840091" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304753v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868221v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358363v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868211v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159881v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051592v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313483v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942641" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324691v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313479v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clevy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOT.2014.47" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002521v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910913v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zill E Hussnain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840066v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868676v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876197v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867782v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pieralli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaiffe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799070v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690691v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554841v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duceux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521655v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474995v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401816v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380917v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnould" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324161v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COASE.2008.4626460" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338541v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2208.4669176" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338546v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2008.4669181" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182229v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ballarin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606977v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harl&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02337888v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01433996v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31898-1_9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846017v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_12" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JNVK12Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280769v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720962v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485288v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440400v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460447v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7790" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Slimani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-024-01584-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679112v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana de Farias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Adjigble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Stolkin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Marturi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3445633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saghbini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Da Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harl&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vafadar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3349947" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.110108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matyas Diezinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3316076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184096v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Dahroug" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2023.3294526" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03637139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hun So" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sobucki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Szewczyk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.824716" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim Assoweh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3194680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358285v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mattos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen Acemoglu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geraldes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Laborai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schoob" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.664655" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Haydar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chretien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2019.100287" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chretien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993820v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kudryavtsev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3034720" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hun So" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3032456" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2963821" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Eti&#233;vant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monnin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2020.00034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2977259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574719001735" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley-Ann Duflot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reisenhofer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918769739" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387202v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Ourak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lehmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867847v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Renevier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Seon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Reinsenhofer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853977v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2863372" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01853980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha Chikhaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Liadov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2807592" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2076-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tavernier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2018.2810605" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Renevier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2595625" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303487v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Piat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946369v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Dembele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303488v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J. Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cl&#233;vy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2015.1059532" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303382v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Seon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915585585" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142126v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2400660" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358350v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Mat&#250;&#353;ek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Hota&#345;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clevy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.613.426" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Agustinos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-014-1064-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610845" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alvo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dejeu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2013.2248150" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845996v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Custillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Heus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G364DZGK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801873v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-013-0065-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574748v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort - Piat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort-Piat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2011.2180363" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2040900" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364910376033" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2010.522759" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448232v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lefort-Piat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12213-009-0019-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375221v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722222v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722220v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661996v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyan Leblanc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vialle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Farias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184135v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219355v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346433v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Perez Velasquez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Teyssere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bobbio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chandanson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184149v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246146v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Meng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolrahim Salehnia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Balloy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Boudaoud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184126v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10160430" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346410v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saghbiny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Da Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Szewczyk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9982176" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716322v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746242v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriarulmozhivarman Gobichettipalayam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716297v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716426v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006311v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716285v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Boyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D V A Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rougeot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gaiffe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tamadazte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716311v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358366v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551631" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868170v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bartoli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716447v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01826328v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324838v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rosa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392507v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oulmas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716433v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Kudryavtsev" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868163v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Duflot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kupra" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248774v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Xu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2018.8481156" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868211v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355488v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868201v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355414v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249789v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005980900840091" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304753v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159881v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002521v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051592v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313483v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942641" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324691v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313479v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clevy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOT.2014.47" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867782v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pieralli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaiffe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910913v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zill E Hussnain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840066v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876197v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868676v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799070v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690691v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554841v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duceux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521655v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474995v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401816v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380917v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnould" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324161v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COASE.2008.4626460" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338541v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2208.4669176" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338546v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2008.4669181" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182229v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ballarin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606977v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harl&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02337888v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01433996v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31898-1_9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38085-3_12" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JNVK12Q9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280769v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720962v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485288v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440400v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>