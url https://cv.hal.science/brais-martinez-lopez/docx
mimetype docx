--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -234,451 +234,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of turpentine essential oil from Pinus pinaster ait: Comparison of yield and composition between conventional- or microwave assisted-hydro-distillation and vacuum distillation</w:t>
+                <w:t xml:space="preserve">Évaluation du risque thermique pendant le stockage des aliments dans des boîtes EPS via simulation numérique : influence des conditions thermiques, ratio de remplissage et de la distribution de la glace à l’intérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chalier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peggy Rigou</w:t>
+                <w:t xml:space="preserve">Brais Martínez-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1189, pp.21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669475v1</w:t>
+                <w:t xml:space="preserve">hal-04771950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du risque thermique pendant le stockage des aliments dans des boîtes EPS via simulation numérique : influence des conditions thermiques, ratio de remplissage et de la distribution de la glace à l’intérieur.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brais Martínez-López</w:t>
+                <w:t xml:space="preserve">Extraction of turpentine essential oil from Pinus pinaster ait: Comparison of yield and composition between conventional- or microwave assisted-hydro-distillation and vacuum distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brais Martinez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Rigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.101702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scp.2024.101702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771950v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycaprolactone—Eugenol systems: Interactions, retention and diffusion of the bioactive compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Losses of methionol in PET-packed rosé wine in presence of SO2: Comparison between oxidation and scalping via uncertainty analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brais Martinez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sian Xie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.54369⟩</w:t>
+              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.101162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2023.101162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211509v1</w:t>
+                <w:t xml:space="preserve">hal-04211489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Losses of methionol in PET-packed rosé wine in presence of SO2: Comparison between oxidation and scalping via uncertainty analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brais Martinez-Lopez</w:t>
+                <w:t xml:space="preserve">Polycaprolactone—Eugenol systems: Interactions, retention and diffusion of the bioactive compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brais Martinez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Dombre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Narendra Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39, pp.101162. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (36), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2023.101162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.54369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211489v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General guidelines for a successful joint determination of the diffusion and the partition coefficients in polymeric food contact materials based on optimal experimental design</w:t>
               </w:r>
@@ -853,265 +853,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of transport properties and mechanistic modeling of the coupled salt and water transport during osmotic dehydration of salmon induced by dry salting</w:t>
+                <w:t xml:space="preserve">Mechanistic modelling of the coupled salt and water transport in herring during brining and curing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brais Martínez‐lópez</w:t>
+                <w:t xml:space="preserve">Maria Helbo Laub-Ekgreen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas W Bertelsen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Flemming Jessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brais Martinez Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfpe.13019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 250, pp.18 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771859v1</w:t>
+                <w:t xml:space="preserve">hal-04771824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic modelling of the coupled salt and water transport in herring during brining and curing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of transport properties and mechanistic modeling of the coupled salt and water transport during osmotic dehydration of salmon induced by dry salting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brais Martínez‐lópez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Helbo Laub-Ekgreen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Niklas W Bertelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flemming Jessen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brais Martinez Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 250, pp.18 - 25. </w:t>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfpe.13019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771824v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst case prediction of additives migration from polystyrene for food safety purposes: a model update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brais Martínez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1171,77 +1171,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive measurement of salt using NIR spectroscopy in the herring marinating process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Helbo Laub-Ekgreen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brais Martinez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flemming Jessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Skov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1288,90 +1288,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of processing conditions on the weight change of single herring (Clupea herengus) fillets during marinating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Helbo Laub-Ekgreen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brais Martinez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stina Frosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flemming Jessen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108, pp.331-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1405,51 +1405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a Macroscopic Mechanistic Model for Low Molecular Weight Diffusion through Polymers in the Rubbery State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brais Martinez Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1522,51 +1522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Identifiability Analysis for the Characterization of Mass Transport Properties in Migration Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brais Martinez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1639,64 +1639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of mass transport properties in food/packaging systems by local measurement with raman microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brais Martinez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1813,51 +1813,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNS of an extreme case of a plate with holes as inlet for a bubbly gas-liquid photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brais Martínez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,51 +2091,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming the bottlenecks of the VOF model: DNS of an extreme case of a plate with holes for a gas-liquid photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brais Martínez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2506,51 +2506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sales Queiroz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Berthome" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betul Yesiltas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes De Carvalho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112331" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Martinez-Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2024.101702" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Xie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Martinez Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saulnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Reddy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54369" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2023.101162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Martinez&#8208;lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mauricio&#8208;iglesias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Anagnostara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reimer Stubbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2022.07.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Mart&#237;nez&#8208;l&#243;pez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas W Bertelsen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming Jessen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helbo Laub-Ekgreen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.01.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1402129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Skov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.07.024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Frosch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.03.055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b00233" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mauricio-Iglesias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie505057a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.40958" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DH8NLGBB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771977v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Yesiltas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G&#243;mez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772080v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes Carvalho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sales Queiroz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Berthome" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betul Yesiltas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes De Carvalho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112331" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Mart&#237;nez-L&#243;pez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Martinez-Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2024.101702" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211489v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2023.101162" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Xie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Martinez Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saulnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Reddy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54369" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Martinez&#8208;lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mauricio&#8208;iglesias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03835381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Anagnostara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reimer Stubbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2022.07.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helbo Laub-Ekgreen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming Jessen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.01.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Mart&#237;nez&#8208;l&#243;pez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas W Bertelsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1402129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Skov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.07.024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Frosch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.03.055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b00233" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mauricio-Iglesias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie505057a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.40958" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DH8NLGBB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771977v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Yesiltas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G&#243;mez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772080v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes Carvalho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>