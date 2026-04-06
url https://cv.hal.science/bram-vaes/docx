--- v0 (2026-03-12)
+++ v1 (2026-04-06)
@@ -66,329 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across ancient oceans: Eocene dispersal routes of Asian terrestrial mammals to Europe, Afro-Arabia and South America</w:t>
+                <w:t xml:space="preserve">Reply to Comment by Hetényi and Cattin on: “Raising the Roof of the World: Intra‐Crustal Asian Mantle Supports the Himalayan‐Tibetan Orogen”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leny Montheil</w:t>
+                <w:t xml:space="preserve">P. Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Licht</w:t>
+                <w:t xml:space="preserve">S. Pilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Christopher Beard</w:t>
+                <w:t xml:space="preserve">S. Ghelichkhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Métais</w:t>
+                <w:t xml:space="preserve">P. Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Coster</w:t>
+                <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 273, pp.105352. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 45 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2025.105352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2026TC009436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389191v1</w:t>
+                <w:t xml:space="preserve">hal-05574234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising the Roof of the World: Intra‐Crustal Asian Mantle Supports the Himalayan‐Tibetan Orogen</w:t>
+                <w:t xml:space="preserve">Across ancient oceans: Eocene dispersal routes of Asian terrestrial mammals to Europe, Afro-Arabia and South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Sternai</w:t>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pilia</w:t>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ghelichkhan</w:t>
+                <w:t xml:space="preserve">K. Christopher Beard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Bouilhol</w:t>
+                <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Menant</w:t>
+                <w:t xml:space="preserve">Pauline Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44, pp.e2025TC009057. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 273, pp.105352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025tc009057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2025.105352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375089v1</w:t>
+                <w:t xml:space="preserve">hal-05389191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow True Polar Wander Around Varying Equatorial Axes Since 320 Ma</w:t>
               </w:r>
@@ -459,1636 +459,1770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleolatitudinal Drift and Major Rotation of the Wrangellia Superterrane in the Mesozoic: A Signal of East‐Panthalassa Plate Motion?</w:t>
+                <w:t xml:space="preserve">Raising the Roof of the World: Intra‐Crustal Asian Mantle Supports the Himalayan‐Tibetan Orogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goran Andjić</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bram Vaes</w:t>
+                <w:t xml:space="preserve">P Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanna van de Lagemaat</w:t>
+                <w:t xml:space="preserve">S Pilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydian Boschman</w:t>
+                <w:t xml:space="preserve">S Ghelichkhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Dekkers</w:t>
+                <w:t xml:space="preserve">P Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 44 (1), </w:t>
+              <w:t xml:space="preserve">, 2025, 44, pp.e2025TC009057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024TC008337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025tc009057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395602v1</w:t>
+                <w:t xml:space="preserve">hal-05375089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50° Post-Eocene clockwise rotation of Mangkang and its implications for the oroclinal bending of the southeastern Tibetan Plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">APWP-online.org: a Global Reference Database and Open-Source Tools for Calculating Apparent Polar Wander Paths and Relative Paleomagnetic Displacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douwe van Hinsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanlong Xu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joren Paridaens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2023.12.004⟩</w:t>
+              <w:t xml:space="preserve">Tektonika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2024.2.1.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395608v1</w:t>
+                <w:t xml:space="preserve">hal-05393286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APWP-online.org: a Global Reference Database and Open-Source Tools for Calculating Apparent Polar Wander Paths and Relative Paleomagnetic Displacements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleolatitudinal Drift and Major Rotation of the Wrangellia Superterrane in the Mesozoic: A Signal of East‐Panthalassa Plate Motion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Andjić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna van de Lagemaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydian Boschman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dekkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tektonika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55575/tektonika2024.2.1.44⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024TC008337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393286v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic rotations in the northeastern Caribbean region reveal major intraplate deformation since the Eocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leny Montheil</w:t>
+                <w:t xml:space="preserve">50° Post-Eocene clockwise rotation of Mangkang and its implications for the oroclinal bending of the southeastern Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanlong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Philippon</w:t>
+                <w:t xml:space="preserve">Maodu Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Münch</w:t>
+                <w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Camps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bram Vaes</w:t>
+                <w:t xml:space="preserve">Bingshuai Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022TC007706⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.23-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2023.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172597v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embracing Uncertainty to Resolve Polar Wander: A Case Study of Cenozoic North America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L C Gallo</w:t>
+                <w:t xml:space="preserve">Paleomagnetic rotations in the northeastern Caribbean region reveal major intraplate deformation since the Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Domeier</w:t>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sapienza</w:t>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Swanson‐hysell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Vaes</w:t>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL103436⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022TC007706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04155698v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global apparent polar wander path for the last 320 Ma calculated from site-level paleomagnetic data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t>
+                <w:t xml:space="preserve">Embracing Uncertainty to Resolve Polar Wander: A Case Study of Cenozoic North America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L C Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanna H.A. van de Lagemaat</w:t>
+                <w:t xml:space="preserve">M. Domeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik van der Wiel</w:t>
+                <w:t xml:space="preserve">F. Sapienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nalan Lom</w:t>
+                <w:t xml:space="preserve">Nicholas Swanson‐hysell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104547⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL103436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393257v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Analysis of Paleomagnetic Sampling Strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Gallo</w:t>
+                <w:t xml:space="preserve">A global apparent polar wander path for the last 320 Ma calculated from site-level paleomagnetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Domeier</w:t>
+                <w:t xml:space="preserve">Suzanna H.A. van de Lagemaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik van der Wiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalan Lom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JB027211⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.104547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395631v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Pole Position: Causes of Dispersion of the Paleomagnetic Poles Behind Apparent Polar Wander Paths</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative Analysis of Paleomagnetic Sampling Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sapienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Domeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127 (4), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 128 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JB027211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JB023953⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05393283v1</w:t>
+                <w:t xml:space="preserve">hal-05395631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Data Filters on the Position and Precision of Paleomagnetic Poles: What Is the Optimal Sampling Strategy?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Pole Position: Causes of Dispersion of the Paleomagnetic Poles Behind Apparent Polar Wander Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douwe van Hinsbergen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GC010269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB023953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393299v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction initiation in the Scotia Sea region and opening of the Drake Passage: When and why?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Merel L.A. Swart</w:t>
+                <w:t xml:space="preserve">Influence of Data Filters on the Position and Precision of Paleomagnetic Poles: What Is the Optimal Sampling Strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieke Gerritsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douwe van Hinsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GC010269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05393272v1</w:t>
+                <w:t xml:space="preserve">hal-05393299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of palaeomagnetic poles from sedimentary rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cor Langereis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douwe van Hinsbergen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 225 (2), pp.1281-1303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggab016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards FAIR Paleomagnetic Data Management Through Paleomagnetism.org 2.0</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. van Hinsbergen</w:t>
+                <w:t xml:space="preserve">Subduction initiation in the Scotia Sea region and opening of the Drake Passage: When and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna H.A. van de Lagemaat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pastor-Galán</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Vaes</w:t>
+                <w:t xml:space="preserve">Merel L.A. Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Langereis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martha Kosters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydian Boschman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (2), </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 215, pp.103551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GC008838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393277v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards FAIR Paleomagnetic Data Management Through Paleomagnetism.org 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. van Hinsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pastor-Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langereis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GC008838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Subduction and Back-Arc Spreading in the NW Pacific and Aleutian Basin: Clues to Causes of Cretaceous and Eocene Plate Reorganizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douwe van Hinsbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydian Boschman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (4), pp.1367-1413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018TC005164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2235,51 +2369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Christopher Beard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105352" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sternai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pilia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghelichkhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouilhol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vaes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Hinsbergen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024AV001515" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Andji&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna van de Lagemaat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydian Boschman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dekkers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024TC008337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlong Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maodu Yan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshuai Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Guan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2023.12.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren Paridaens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.1.44" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007706" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L C Gallo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domeier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sapienza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Swanson&#8208;hysell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103436" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna H.A. van de Lagemaat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van der Wiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalan Lom" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104547" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027211" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Gallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB023953" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieke Gerritsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010269" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel L.A. Swart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kosters" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103551" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393281v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihu Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Langereis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koymans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Hinsbergen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastor-Gal&#225;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langereis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008838" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005164" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sternai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghelichkhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2026TC009436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Christopher Beard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105352" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vaes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Hinsbergen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024AV001515" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sternai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pilia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghelichkhan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouilhol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren Paridaens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.1.44" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Andji&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna van de Lagemaat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydian Boschman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dekkers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024TC008337" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlong Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maodu Yan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshuai Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Guan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2023.12.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007706" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L C Gallo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domeier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sapienza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Swanson&#8208;hysell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103436" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna H.A. van de Lagemaat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van der Wiel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalan Lom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104547" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Gallo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB023953" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieke Gerritsen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010269" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihu Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Langereis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel L.A. Swart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kosters" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103551" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koymans" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Hinsbergen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastor-Gal&#225;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langereis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008838" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005164" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>