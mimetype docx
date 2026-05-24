--- v1 (2026-04-06)
+++ v2 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,1861 +368,1999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow True Polar Wander Around Varying Equatorial Axes Since 320 Ma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Earth history into phylogenetic diversification models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabel Sanmartín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea S Meseguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydian Boschman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bram Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024AV001515⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2026.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393291v1</w:t>
+                <w:t xml:space="preserve">hal-05630436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising the Roof of the World: Intra‐Crustal Asian Mantle Supports the Himalayan‐Tibetan Orogen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Pilia</w:t>
+                <w:t xml:space="preserve">Slow True Polar Wander Around Varying Equatorial Axes Since 320 Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ghelichkhan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douwe van Hinsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025tc009057⟩</w:t>
+              <w:t xml:space="preserve">AGU Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024AV001515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375089v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APWP-online.org: a Global Reference Database and Open-Source Tools for Calculating Apparent Polar Wander Paths and Relative Paleomagnetic Displacements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Douwe van Hinsbergen</w:t>
+                <w:t xml:space="preserve">Raising the Roof of the World: Intra‐Crustal Asian Mantle Supports the Himalayan‐Tibetan Orogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sternai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joren Paridaens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Pilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ghelichkhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bouilhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tektonika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55575/tektonika2024.2.1.44⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.e2025TC009057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025tc009057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393286v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleolatitudinal Drift and Major Rotation of the Wrangellia Superterrane in the Mesozoic: A Signal of East‐Panthalassa Plate Motion?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">APWP-online.org: a Global Reference Database and Open-Source Tools for Calculating Apparent Polar Wander Paths and Relative Paleomagnetic Displacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzanna van de Lagemaat</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douwe van Hinsbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydian Boschman</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joren Paridaens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024TC008337⟩</w:t>
+              <w:t xml:space="preserve">Tektonika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2024.2.1.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395602v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50° Post-Eocene clockwise rotation of Mangkang and its implications for the oroclinal bending of the southeastern Tibetan Plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleolatitudinal Drift and Major Rotation of the Wrangellia Superterrane in the Mesozoic: A Signal of East‐Panthalassa Plate Motion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Andjić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanlong Xu</w:t>
+                <w:t xml:space="preserve">Suzanna van de Lagemaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydian Boschman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maodu Yan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chong Guan</w:t>
+                <w:t xml:space="preserve">Mark Dekkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2023.12.004⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024TC008337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395608v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic rotations in the northeastern Caribbean region reveal major intraplate deformation since the Eocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leny Montheil</w:t>
+                <w:t xml:space="preserve">50° Post-Eocene clockwise rotation of Mangkang and its implications for the oroclinal bending of the southeastern Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanlong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maodu Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Philippon</w:t>
+                <w:t xml:space="preserve">Bingshuai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Münch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bram Vaes</w:t>
+                <w:t xml:space="preserve">Chong Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022TC007706⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.23-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2023.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172597v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embracing Uncertainty to Resolve Polar Wander: A Case Study of Cenozoic North America</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleomagnetic rotations in the northeastern Caribbean region reveal major intraplate deformation since the Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L C Gallo</w:t>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Domeier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Vaes</w:t>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL103436⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022TC007706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04155698v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global apparent polar wander path for the last 320 Ma calculated from site-level paleomagnetic data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t>
+                <w:t xml:space="preserve">Embracing Uncertainty to Resolve Polar Wander: A Case Study of Cenozoic North America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L C Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Domeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sapienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanna H.A. van de Lagemaat</w:t>
+                <w:t xml:space="preserve">Nicholas Swanson‐hysell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik van der Wiel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nalan Lom</w:t>
+                <w:t xml:space="preserve">B. Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104547⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL103436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393257v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Analysis of Paleomagnetic Sampling Strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Sapienza</w:t>
+                <w:t xml:space="preserve">A global apparent polar wander path for the last 320 Ma calculated from site-level paleomagnetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna H.A. van de Lagemaat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gallo</w:t>
+                <w:t xml:space="preserve">Erik van der Wiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Domeier</w:t>
+                <w:t xml:space="preserve">Nalan Lom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (11), </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.104547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JB027211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395631v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Pole Position: Causes of Dispersion of the Paleomagnetic Poles Behind Apparent Polar Wander Paths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bram Vaes</w:t>
+                <w:t xml:space="preserve">Quantitative Analysis of Paleomagnetic Sampling Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sapienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Gallo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Domeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JB023953⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 128 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JB027211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393283v1</w:t>
+                <w:t xml:space="preserve">hal-05395631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Data Filters on the Position and Precision of Paleomagnetic Poles: What Is the Optimal Sampling Strategy?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On Pole Position: Causes of Dispersion of the Paleomagnetic Poles Behind Apparent Polar Wander Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douwe van Hinsbergen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GC010269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB023953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393299v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of palaeomagnetic poles from sedimentary rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of Data Filters on the Position and Precision of Paleomagnetic Poles: What Is the Optimal Sampling Strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieke Gerritsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douwe van Hinsbergen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 225 (2), pp.1281-1303. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GC010269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393281v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction initiation in the Scotia Sea region and opening of the Drake Passage: When and why?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanna H.A. van de Lagemaat</w:t>
+                <w:t xml:space="preserve">Reliability of palaeomagnetic poles from sedimentary rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merel L.A. Swart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bram Vaes</w:t>
+                <w:t xml:space="preserve">Shihu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Kosters</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cor Langereis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douwe van Hinsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 215, pp.103551. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 225 (2), pp.1281-1303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393272v1</w:t>
+                <w:t xml:space="preserve">hal-05393281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards FAIR Paleomagnetic Data Management Through Paleomagnetism.org 2.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subduction initiation in the Scotia Sea region and opening of the Drake Passage: When and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna H.A. van de Lagemaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Koymans</w:t>
+                <w:t xml:space="preserve">Merel L.A. Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. van Hinsbergen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martha Kosters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydian Boschman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GC008838⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 215, pp.103551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393277v1</w:t>
+                <w:t xml:space="preserve">hal-05393272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards FAIR Paleomagnetic Data Management Through Paleomagnetism.org 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. van Hinsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pastor-Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langereis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GC008838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Subduction and Back-Arc Spreading in the NW Pacific and Aleutian Basin: Clues to Causes of Cretaceous and Eocene Plate Reorganizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douwe van Hinsbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydian Boschman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (4), pp.1367-1413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018TC005164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2369,51 +2507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sternai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghelichkhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2026TC009436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Christopher Beard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105352" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vaes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Hinsbergen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024AV001515" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sternai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pilia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghelichkhan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouilhol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren Paridaens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.1.44" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Andji&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna van de Lagemaat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydian Boschman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dekkers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024TC008337" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlong Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maodu Yan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshuai Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Guan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2023.12.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007706" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L C Gallo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domeier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sapienza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Swanson&#8208;hysell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103436" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna H.A. van de Lagemaat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van der Wiel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalan Lom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104547" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Gallo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB023953" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieke Gerritsen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010269" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihu Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Langereis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel L.A. Swart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kosters" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103551" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koymans" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Hinsbergen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastor-Gal&#225;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langereis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008838" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005164" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sternai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghelichkhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2026TC009436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Christopher Beard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105352" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sanmart&#237;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S Meseguer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydian Boschman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vaes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2026.04.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Hinsbergen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024AV001515" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375089v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sternai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pilia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ghelichkhan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouilhol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025tc009057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren Paridaens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.1.44" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Andji&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna van de Lagemaat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dekkers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024TC008337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlong Xu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maodu Yan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshuai Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Guan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2023.12.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007706" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L C Gallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domeier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sapienza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Swanson&#8208;hysell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103436" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna H.A. van de Lagemaat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van der Wiel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalan Lom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104547" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Gallo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB023953" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieke Gerritsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010269" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihu Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Langereis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel L.A. Swart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kosters" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103551" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koymans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Hinsbergen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastor-Gal&#225;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langereis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008838" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393212v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005164" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>