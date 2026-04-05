--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -336,295 +336,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscanthus Sinensis is as Efficient as Miscanthus × Giganteus for Nitrogen Recycling in spite of Smaller Nitrogen Fluxes</w:t>
+                <w:t xml:space="preserve">Estimation of Genetic Parameters of Biomass Production and Composition Traits in Miscanthus sinensis Using a Staggered-Start Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leroy</w:t>
+                <w:t xml:space="preserve">Raphaël Raverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ferchaud</w:t>
+                <w:t xml:space="preserve">Emilie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Giauffret</w:t>
+                <w:t xml:space="preserve">Laura Fingar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Fingar</w:t>
+                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (2), pp.686-702. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-022-10408-2⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.735-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-022-10459-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766098v1</w:t>
+                <w:t xml:space="preserve">hal-03766083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Genetic Parameters of Biomass Production and Composition Traits in Miscanthus sinensis Using a Staggered-Start Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miscanthus Sinensis is as Efficient as Miscanthus × Giganteus for Nitrogen Recycling in spite of Smaller Nitrogen Fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Raverdy</w:t>
+                <w:t xml:space="preserve">F. Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mignot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+                <w:t xml:space="preserve">C. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fingar</w:t>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
+                <w:t xml:space="preserve">L. Fingar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (2), pp.735-754. </w:t>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.686-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-022-10459-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-022-10408-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766083v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of miscanthus lignin and arabinoxylan on Portland cement</w:t>
               </w:r>
@@ -982,64 +982,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Genetic Parameters of Flowering Time-Related Traits in a Miscanthus sinensis Population Tested with a Staggered-Start Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Raverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1097,459 +1097,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL Detection for Flowering-Time Related Traits in Miscanthus sinensis Using a Staggered-Start Design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-step preparation procedure, mechanical properties and environmental performances of miscanthus-based concrete blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristelle Lourgant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+                <w:t xml:space="preserve">Colin Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Di Giuseppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-021-10386-x⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.103575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766104v1</w:t>
+                <w:t xml:space="preserve">hal-03766074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage Mapping of Biomass Production and Composition Traits in a Miscanthus sinensis Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Raverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristelle Lourgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (2), pp.755-776. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-022-10402-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step preparation procedure, mechanical properties and environmental performances of miscanthus-based concrete blocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mouille</w:t>
+                <w:t xml:space="preserve">QTL Detection for Flowering-Time Related Traits in Miscanthus sinensis Using a Staggered-Start Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Raverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristelle Lourgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31, pp.103575. </w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.718-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-021-10386-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766074v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharides and phenolics of miscanthus belowground cell walls and their influence on polyethylene composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Di Giuseppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Girones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1652,90 +1652,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of stem solidness among miscanthus genotypes and its role on mechanical properties of polypropylene composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt‐hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Raverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Girones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (9), pp.1576-1585. </w:t>
@@ -2282,689 +2282,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene composites made from below-ground miscanthus biomass</w:t>
+                <w:t xml:space="preserve">Influence of the radial stem composition on the thermal behaviour of miscanthus and sorghum genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter De Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clément-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Soutiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.09.007⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.12-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647825v1</w:t>
+                <w:t xml:space="preserve">hal-01497303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the radial stem composition on the thermal behaviour of miscanthus and sorghum genotypes</w:t>
+                <w:t xml:space="preserve">Polyethylene composites made from below-ground miscanthus biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Armelle Soutiras</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 167, pp.12-19. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.523 - 528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497303v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscanthus stem fragment – Reinforced polypropylene composites: Development of an optimized preparation procedure at small scale and its validation for differentiating genotypes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A single and robust critical nitrogen dilution curve for miscanthus × giganteus and Miscanthus sinensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loan Vo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
+                <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Navard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuella Catterou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fingar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.08.023⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-016-9781-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369129v1</w:t>
+                <w:t xml:space="preserve">hal-01605076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des ressources agricoles et forestières pour la bioénergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54, pp.13-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.513772739642838E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single and robust critical nitrogen dilution curve for miscanthus × giganteus and Miscanthus sinensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Zapater</w:t>
+                <w:t xml:space="preserve">Miscanthus stem fragment – Reinforced polypropylene composites: Development of an optimized preparation procedure at small scale and its validation for differentiating genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuella Catterou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Loan Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ollier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.115-128. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.166-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-016-9781-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605076v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on Miscanthus biomass production and composition for bioenergy use: genotypic and environmental variability and implications for breeding</w:t>
               </w:r>
@@ -3239,3039 +3239,3051 @@
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63, pp.316-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miscanthus clones display large variation in floral biology and different environmental sensitivities useful for breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (1), pp.430-441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12155-013-9381-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoot organogenesis in three Miscanthus species and evaluation for genetic uniformity using AFLP analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Blassiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (3), pp.437 - 448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11240-012-0284-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Emergence and Rapid Growth Maximize the Plant Development of Miscanthus Clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Bethencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (4), pp.841 - 854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12155-012-9194-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen enhanced photosynthesis of Miscanthus by increasing stomatal conductance and phosphoenolpyruvate carboxylase concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. -P. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. -H. Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. -L. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. -S. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (4), pp.577 - 586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11099-012-0061-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key traits for biomass production identified in different Miscanthus species at two harvest dates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (1), pp.637 - 651. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2010.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic and physiological performances of different species of Miscanthus, a major energy crop. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. W. Zub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/agro/2009034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using probe genotypes to dissect QTL × environment interactions for grain yield components in winter wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 121 (8), pp.1501-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-010-1406-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal numbers of environments to assess slopes of joint regression for grain yield, grain protein yield and grain protein concentration under nitrogen constraint in winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Song B.S. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorvillez D. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (3), pp.187-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling nitrogen stress with probe genotypes to assess genetic parameters and genetic determinism of winter wheat tolerance to nitrogen constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 161 (1-2), pp.259-271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10681-007-9433-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using genotype × nitrogen interaction variables to evaluate the QTL involved in wheat tolerance to nitrogen constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 115 (3), pp.399-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-007-0575-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic parameters of a DH wheat population grown at different N stress levels characterized by probe genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 112 (5), pp.797-807. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-005-0176-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect versus Direct Selection of Winter Wheat for Low‐Input or High‐Input Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pluchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Depatureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (4), pp.1427-1431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2135/cropsci2003.0343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmental variates on genotype x environment interaction of winter wheat : a comparison of biadditive factorial regression to AMMI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yield and grain protein concentration in bread wheat : a review and a study of multi-annual data from a French breeding program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Depatureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Doussinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 43, pp.608-617</w:t>
+              <w:t xml:space="preserve">Journal of Genetics and Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 57, pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674412v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield and grain protein concentration in bread wheat : a review and a study of multi-annual data from a French breeding program</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of environmental variates on genotype x environment interaction of winter wheat : a comparison of biadditive factorial regression to AMMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genetics and Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 57, pp.59-68</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43, pp.608-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190912v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic improvement of agronomic traits of winter wheat cultivars released in France from 1946 to 1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Doussinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Buanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 43, pp.37-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing probe genotypes for the analysis of genotype-environment interaction in winter wheat trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Denis</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 103 (2-3), pp.371-382. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 103, pp.371-382</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03766156v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing probe genotypes for the analysis of genotype-environment interaction in winter wheat trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.B. Denis</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 103, pp.371-382</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 103 (2-3), pp.371-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220100573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675767v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining environmental covariates which explain genotype environment interaction in winter wheat through probegenotypes and biadditive factorial regression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Determining environmental covariates which explain genotype environment interaction in winter wheat through probe genotypes and biadditive factorial regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -B. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 100, pp.285-298</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 100 (2), pp.285-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220050038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692901v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining environmental covariates which explain genotype environment interaction in winter wheat through probe genotypes and biadditive factorial regression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Determining environmental covariates which explain genotype environment interaction in winter wheat through probegenotypes and biadditive factorial regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 100 (2), pp.285-298. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 100, pp.285-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03766159v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection pour l'adaptation au milieu et prise en compte des interactions génotype/milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 7 (6), pp.504-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blé tendre. Des intrants en moins por des marges en plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultivar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 484 (sp.), pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SELECTION VARIETALE ET MILIEU Sélection pour l’adaptation au milieu et prise en compte des interactions génotype/milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 7 (6), pp.504-511. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2000.0504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop diagnosis and probe genotypes for interpreting genotype environment interaction in winter wheat trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 99 (6), pp.1018-1030. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220051410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diagnosis of Yield-Limiting Factors on Probe Genotypes for Characterizing Environments in Winter Wheat Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (6), pp.1798-1808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2135/cropsci1999.3961798x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of indirect selection in determining the quality of bread wheat for French bread-baking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19 (7), pp.621-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilding marks on stability and genotype-environment interaction analyses in plant breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Biarnès-Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 17 (4), pp.219-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId216"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6418,51 +6430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041858v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi To Loan Vo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17070966" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferchaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fingar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10408-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Raverdy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mignot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fingar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10459-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T.T. Vo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan O&#241;ate Narciso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10480-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnoult" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;zard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F El Hage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-020-10239-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10328-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Lourgant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10386-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10402-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Jury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103575" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03103076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T. T. Vo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117086" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517628v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt&#8208;hulmel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12818" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02921257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chupin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter de Ridder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112863" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clifton-Brown" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harfouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Casler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Dylan Jones" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Macalpine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12566" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurence Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-018-9957-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult-Carrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00740" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01647825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.09.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter De Ridder" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Soutiras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Vo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.08.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608018v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513772739642838E12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605076v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9781-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9524-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Mansard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2014.07.0493" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Obeuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.10.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636500v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Quillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-013-9381-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rambaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bluteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-012-0284-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646943v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zub" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-012-9194-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646738v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. -P. Feng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -H. Qi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -L. Yu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. -S. Zheng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-012-0061-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGGG1ZWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.10.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SB1PQFH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886516v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Zub" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009034" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729647v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Zheng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leflon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1406-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGMBPMBN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964191v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Song B.S. Zheng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorvillez D. Daniel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.05.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92FK9ZBP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9433-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6BZMMSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0575-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19CPLWBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766151v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0176-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6WJXNSXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heumez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pluchard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beghin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depatureaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2003.0343" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674412v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190912v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier F.-X. Oury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doussinault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189675v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Buanec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766156v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Denis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100573" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61LJV6N2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692901v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Denis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050038" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDR4DT32-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689836v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leleu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766157v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2000.0504" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051410" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7NLRGVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1999.3961798x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692760v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Oury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chiron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine B&#233;rard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686391v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Biarn&#232;s-Dumoulin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041858v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi To Loan Vo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17070966" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766083v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Raverdy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mignot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fingar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10459-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferchaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fingar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10408-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T.T. Vo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan O&#241;ate Narciso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10480-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnoult" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;zard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F El Hage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-020-10239-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10328-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Jury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103575" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Lourgant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10402-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10386-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03103076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T. T. Vo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117086" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517628v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt&#8208;hulmel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12818" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02921257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chupin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter de Ridder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112863" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clifton-Brown" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harfouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Casler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Dylan Jones" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Macalpine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12566" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurence Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-018-9957-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult-Carrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00740" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter De Ridder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Soutiras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01647825v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.09.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9781-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513772739642838E12" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Vo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.08.023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9524-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Mansard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2014.07.0493" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Obeuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.10.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVMNP2F3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Quillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-013-9381-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rambaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bluteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-012-0284-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646943v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zub" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-012-9194-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. -P. Feng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -H. Qi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -L. Yu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. -S. Zheng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-012-0061-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGGG1ZWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646402v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.10.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SB1PQFH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886516v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Zub" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Zheng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leflon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1406-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGMBPMBN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964191v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Song B.S. Zheng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorvillez D. Daniel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.05.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92FK9ZBP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9433-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6BZMMSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0575-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19CPLWBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766151v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0176-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6WJXNSXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heumez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pluchard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beghin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depatureaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2003.0343" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier F.-X. Oury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doussinault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674412v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189675v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Buanec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675767v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766156v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Denis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100573" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61LJV6N2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Denis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050038" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDR4DT32-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692901v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689836v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leleu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2000.0504" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766161v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051410" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7NLRGVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766160v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1999.3961798x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692760v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Oury" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chiron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine B&#233;rard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Biarn&#232;s-Dumoulin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>