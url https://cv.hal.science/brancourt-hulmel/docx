--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -168,51 +168,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -336,5954 +336,6082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Genetic Parameters of Biomass Production and Composition Traits in Miscanthus sinensis Using a Staggered-Start Design</w:t>
+                <w:t xml:space="preserve">Nitrogen Economy Strategies Define Distinct Functional Groups of Genotypes in a Miscanthus sinensis Progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Raverdy</w:t>
+                <w:t xml:space="preserve">Shehyar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mignot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+                <w:t xml:space="preserve">Maryse Brancourt‐hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fingar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Zapater</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-022-10459-5⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.e70096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.70096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766083v1</w:t>
+                <w:t xml:space="preserve">hal-05582545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscanthus Sinensis is as Efficient as Miscanthus × Giganteus for Nitrogen Recycling in spite of Smaller Nitrogen Fluxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of Genetic Parameters of Biomass Production and Composition Traits in Miscanthus sinensis Using a Staggered-Start Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Raverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leroy</w:t>
+                <w:t xml:space="preserve">Emilie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ferchaud</w:t>
+                <w:t xml:space="preserve">Laura Fingar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Giauffret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Fingar</w:t>
+                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (2), pp.686-702. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-022-10408-2⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.735-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-022-10459-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766098v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of miscanthus lignin and arabinoxylan on Portland cement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordi Girones</w:t>
+                <w:t xml:space="preserve">Miscanthus Sinensis is as Efficient as Miscanthus × Giganteus for Nitrogen Recycling in spite of Smaller Nitrogen Fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loan T.T. Vo</w:t>
+                <w:t xml:space="preserve">C. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Mouille</w:t>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Oñate Narciso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+                <w:t xml:space="preserve">L. Fingar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 188, pp.115585. </w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.686-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-022-10408-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000204v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass for the Future: Miscanthus and Sorghum for New End-Uses in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
+                <w:t xml:space="preserve">Impact of miscanthus lignin and arabinoxylan on Portland cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman Höfte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loan T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Oñate Narciso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-022-10480-8⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188, pp.115585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766067v1</w:t>
+                <w:t xml:space="preserve">hal-04000204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Maize and Miscanthus Regarding Cell-Wall Composition and Stem Anatomy for Conversion into Bioethanol and Polymer Composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Arnoult</w:t>
+                <w:t xml:space="preserve">Biomass for the Future: Miscanthus and Sorghum for New End-Uses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cézard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15, pp.777-791. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-020-10239-z⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.669-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-022-10480-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517627v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Genetic Parameters of Flowering Time-Related Traits in a Miscanthus sinensis Population Tested with a Staggered-Start Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study of Maize and Miscanthus Regarding Cell-Wall Composition and Stem Anatomy for Conversion into Bioethanol and Polymer Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Hou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+                <w:t xml:space="preserve">L. Cézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Giauffret</w:t>
+                <w:t xml:space="preserve">F El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (2), pp.703-717. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-021-10328-7⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15, pp.777-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-020-10239-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766106v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step preparation procedure, mechanical properties and environmental performances of miscanthus-based concrete blocks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the Genetic Parameters of Flowering Time-Related Traits in a Miscanthus sinensis Population Tested with a Staggered-Start Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Di Giuseppe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mouille</w:t>
+                <w:t xml:space="preserve">Wei Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Raverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103575⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.703-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-021-10328-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766074v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage Mapping of Biomass Production and Composition Traits in a Miscanthus sinensis Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Raverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristelle Lourgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (2), pp.755-776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12155-022-10402-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL Detection for Flowering-Time Related Traits in Miscanthus sinensis Using a Staggered-Start Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Raverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristelle Lourgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (2), pp.718-733. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-021-10386-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharides and phenolics of miscanthus belowground cell walls and their influence on polyethylene composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">One-step preparation procedure, mechanical properties and environmental performances of miscanthus-based concrete blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Di Giuseppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 251, pp.117086. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.103575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103076v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of stem solidness among miscanthus genotypes and its role on mechanical properties of polypropylene composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polysaccharides and phenolics of miscanthus belowground cell walls and their influence on polyethylene composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Di Giuseppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Brancourt‐hulmel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mignot</w:t>
+                <w:t xml:space="preserve">Loan T. T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcbb.12818⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 251, pp.117086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517628v1</w:t>
+                <w:t xml:space="preserve">hal-03103076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and dynamic mechanical characterization of miscanthus stem fragments: Effects of genotypes, positions along the stem and their relation with biochemical and structural characteristics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
+                <w:t xml:space="preserve">Variability of stem solidness among miscanthus genotypes and its role on mechanical properties of polypropylene composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt‐hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Raverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112863⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1576-1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.12818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921257v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding progress and preparedness for mass-scale deployment of perennial lignocellulosic biomass crops switchgrass, miscanthus, willow and poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal and dynamic mechanical characterization of miscanthus stem fragments: Effects of genotypes, positions along the stem and their relation with biochemical and structural characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Clifton-Brown</w:t>
+                <w:t xml:space="preserve">Dieter de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Harfouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">William J. Macalpine</w:t>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcbb.12566⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.112863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627642v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane Production Variability According to Miscanthus Genotype and Alkaline Pretreatments at High Solid Content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breeding progress and preparedness for mass-scale deployment of perennial lignocellulosic biomass crops switchgrass, miscanthus, willow and poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clifton-Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Harfouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D. Casler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Laurence Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
+                <w:t xml:space="preserve">Huw Dylan Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William J. Macalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (2), pp.325-337. </w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.118 - 151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-018-9957-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.12566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623434v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharification performances of Miscanthus at the pilot and miniaturized assay scales: genotype and year variabilities according to the biomass composition</w:t>
+                <w:t xml:space="preserve">Methane Production Variability According to Miscanthus Genotype and Alkaline Pretreatments at High Solid Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
+                <w:t xml:space="preserve">Hélène Laurence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Arnoult-Carrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maryse Brancourt</w:t>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00740⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.325-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-018-9957-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570309v1</w:t>
+                <w:t xml:space="preserve">hal-02623434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the radial stem composition on the thermal behaviour of miscanthus and sorghum genotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chupin</w:t>
+                <w:t xml:space="preserve">Saccharification performances of Miscanthus at the pilot and miniaturized assay scales: genotype and year variabilities according to the biomass composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult-Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter De Ridder</w:t>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Clément-Vidal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maryse Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.03.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, volume 8, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497303v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene composites made from below-ground miscanthus biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109, pp.523 - 528. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.09.007⟩</w:t>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single and robust critical nitrogen dilution curve for miscanthus × giganteus and Miscanthus sinensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the radial stem composition on the thermal behaviour of miscanthus and sorghum genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Zapater</w:t>
+                <w:t xml:space="preserve">Dieter De Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuella Catterou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Anne Clément-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ollier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Fingar</w:t>
+                <w:t xml:space="preserve">Armelle Soutiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.115-128. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.12-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-016-9781-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605076v1</w:t>
+                <w:t xml:space="preserve">hal-01497303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des ressources agricoles et forestières pour la bioénergie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herman Höfte</w:t>
+                <w:t xml:space="preserve">Miscanthus stem fragment – Reinforced polypropylene composites: Development of an optimized preparation procedure at small scale and its validation for differentiating genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+                <w:t xml:space="preserve">Loan Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pilate</w:t>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54, pp.13-21. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.166-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.513772739642838E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608018v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscanthus stem fragment – Reinforced polypropylene composites: Development of an optimized preparation procedure at small scale and its validation for differentiating genotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordi Girones</w:t>
+                <w:t xml:space="preserve">A single and robust critical nitrogen dilution curve for miscanthus × giganteus and Miscanthus sinensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loan Vo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
+                <w:t xml:space="preserve">Manuella Catterou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Navard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fingar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55, pp.166-172. </w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.115-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.08.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-016-9781-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369129v1</w:t>
+                <w:t xml:space="preserve">hal-01605076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on Miscanthus biomass production and composition for bioenergy use: genotypic and environmental variability and implications for breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+                <w:t xml:space="preserve">Intérêt des ressources agricoles et forestières pour la bioénergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Brancourt Brancourt-Hulmel</w:t>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-014-9524-7⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.513772739642838E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633541v1</w:t>
+                <w:t xml:space="preserve">hal-01608018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early prediction of &amp;lt;em&amp;gt;Miscanthus&amp;lt;/em&amp;gt; biomass production and composition based on the first six years of cultivation</w:t>
+                <w:t xml:space="preserve">A review on Miscanthus biomass production and composition for bioenergy use: genotypic and environmental variability and implications for breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.502-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-014-9524-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2135/cropsci2014.07.0493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02637066v1</w:t>
+                <w:t xml:space="preserve">hal-02633541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscanthus clones for cellulosic bioethanol production: Relationships between biomass production, biomass production components, and biomass chemical composition</w:t>
+                <w:t xml:space="preserve">Early prediction of &amp;lt;em&amp;gt;Miscanthus&amp;lt;/em&amp;gt; biomass production and composition based on the first six years of cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.10.011⟩</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (3), pp.1104-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci2014.07.0493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02637588v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscanthus clones display large variation in floral biology and different environmental sensitivities useful for breeding</w:t>
+                <w:t xml:space="preserve">Miscanthus clones for cellulosic bioethanol production: Relationships between biomass production, biomass production components, and biomass chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Quillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Annabelle Obeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Bethencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Mansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-013-9381-9⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.316-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636500v1</w:t>
+                <w:t xml:space="preserve">hal-02637588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoot organogenesis in three Miscanthus species and evaluation for genetic uniformity using AFLP analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miscanthus clones display large variation in floral biology and different environmental sensitivities useful for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Blassiau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (3), pp.437 - 448. </w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.430-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11240-012-0284-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-013-9381-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645671v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Emergence and Rapid Growth Maximize the Plant Development of Miscanthus Clones</w:t>
+                <w:t xml:space="preserve">Shoot organogenesis in three Miscanthus species and evaluation for genetic uniformity using AFLP analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Zub</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Mansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Blassiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-012-9194-2⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (3), pp.437 - 448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11240-012-0284-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646943v1</w:t>
+                <w:t xml:space="preserve">hal-02645671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen enhanced photosynthesis of Miscanthus by increasing stomatal conductance and phosphoenolpyruvate carboxylase concentration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Emergence and Rapid Growth Maximize the Plant Development of Miscanthus Clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. -H. Qi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Zub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Bethencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11099-012-0061-3⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (4), pp.841 - 854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-012-9194-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646738v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key traits for biomass production identified in different Miscanthus species at two harvest dates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nitrogen enhanced photosynthesis of Miscanthus by increasing stomatal conductance and phosphoenolpyruvate carboxylase concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. -P. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. -H. Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. -L. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. -S. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2010.10.020⟩</w:t>
+              <w:t xml:space="preserve">Photosynthetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (4), pp.577 - 586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11099-012-0061-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646402v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomic and physiological performances of different species of Miscanthus, a major energy crop. A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Key traits for biomass production identified in different Miscanthus species at two harvest dates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (1), pp.637 - 651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2010.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/agro/2009034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00886516v1</w:t>
+                <w:t xml:space="preserve">hal-02646402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using probe genotypes to dissect QTL × environment interactions for grain yield components in winter wheat.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agronomic and physiological performances of different species of Miscanthus, a major energy crop. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leflon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">H. W. Zub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-010-1406-6⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro/2009034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729647v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal numbers of environments to assess slopes of joint regression for grain yield, grain protein yield and grain protein concentration under nitrogen constraint in winter wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using probe genotypes to dissect QTL × environment interactions for grain yield components in winter wheat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Song B.S. Zheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">M. Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorvillez D. Daniel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (3), pp.187-196. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 121 (8), pp.1501-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-010-1406-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964191v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling nitrogen stress with probe genotypes to assess genetic parameters and genetic determinism of winter wheat tolerance to nitrogen constraint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Optimal numbers of environments to assess slopes of joint regression for grain yield, grain protein yield and grain protein concentration under nitrogen constraint in winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Song B.S. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorvillez D. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10681-007-9433-3⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (3), pp.187-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729888v1</w:t>
+                <w:t xml:space="preserve">hal-00964191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genotype × nitrogen interaction variables to evaluate the QTL involved in wheat tolerance to nitrogen constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Modelling nitrogen stress with probe genotypes to assess genetic parameters and genetic determinism of winter wheat tolerance to nitrogen constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gardet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 161 (1-2), pp.259-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-007-9433-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-007-0575-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192300v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic parameters of a DH wheat population grown at different N stress levels characterized by probe genotypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Using genotype × nitrogen interaction variables to evaluate the QTL involved in wheat tolerance to nitrogen constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 112 (5), pp.797-807. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-005-0176-z⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 115 (3), pp.399-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-007-0575-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766151v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect versus Direct Selection of Winter Wheat for Low‐Input or High‐Input Levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of genetic parameters of a DH wheat population grown at different N stress levels characterized by probe genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2135/cropsci2003.0343⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 112 (5), pp.797-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-005-0176-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766153v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield and grain protein concentration in bread wheat : a review and a study of multi-annual data from a French breeding program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indirect versus Direct Selection of Winter Wheat for Low‐Input or High‐Input Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
+                <w:t xml:space="preserve">P. Pluchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bérard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">D. Beghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Depatureaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Doussinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genetics and Breeding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (4), pp.1427-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci2003.0343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190912v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of environmental variates on genotype x environment interaction of winter wheat : a comparison of biadditive factorial regression to AMMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 43, pp.608-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic improvement of agronomic traits of winter wheat cultivars released in France from 1946 to 1992</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Yield and grain protein concentration in bread wheat : a review and a study of multi-annual data from a French breeding program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Depatureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Doussinault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Le Buanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 43, pp.37-45</w:t>
+              <w:t xml:space="preserve">Journal of Genetics and Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 57, pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189675v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing probe genotypes for the analysis of genotype-environment interaction in winter wheat trials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Genetic improvement of agronomic traits of winter wheat cultivars released in France from 1946 to 1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Doussinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Denis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Buanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 103, pp.371-382</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43, pp.37-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675767v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing probe genotypes for the analysis of genotype-environment interaction in winter wheat trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Denis</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 103 (2-3), pp.371-382. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 103, pp.371-382</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03766156v1</w:t>
+                <w:t xml:space="preserve">hal-02675767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining environmental covariates which explain genotype environment interaction in winter wheat through probe genotypes and biadditive factorial regression</w:t>
+                <w:t xml:space="preserve">Choosing probe genotypes for the analysis of genotype-environment interaction in winter wheat trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 100 (2), pp.285-298. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s001220050038⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 103 (2-3), pp.371-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220100573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766159v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining environmental covariates which explain genotype environment interaction in winter wheat through probegenotypes and biadditive factorial regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 100, pp.285-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour l'adaptation au milieu et prise en compte des interactions génotype/milieu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
+                <w:t xml:space="preserve">Determining environmental covariates which explain genotype environment interaction in winter wheat through probe genotypes and biadditive factorial regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -B. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 100 (2), pp.285-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220050038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689836v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blé tendre. Des intrants en moins por des marges en plus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sélection pour l'adaptation au milieu et prise en compte des interactions génotype/milieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultivar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 484 (sp.), pp.10-13</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7 (6), pp.504-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692826v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SELECTION VARIETALE ET MILIEU Sélection pour l’adaptation au milieu et prise en compte des interactions génotype/milieu</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blé tendre. Des intrants en moins por des marges en plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultivar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 484 (sp.), pp.10-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl.2000.0504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03766157v1</w:t>
+                <w:t xml:space="preserve">hal-02692826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop diagnosis and probe genotypes for interpreting genotype environment interaction in winter wheat trials</w:t>
+                <w:t xml:space="preserve">SELECTION VARIETALE ET MILIEU Sélection pour l’adaptation au milieu et prise en compte des interactions génotype/milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s001220051410⟩</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7 (6), pp.504-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2000.0504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03766161v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diagnosis of Yield-Limiting Factors on Probe Genotypes for Characterizing Environments in Winter Wheat Trials</w:t>
+                <w:t xml:space="preserve">Crop diagnosis and probe genotypes for interpreting genotype environment interaction in winter wheat trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 39 (6), pp.1798-1808. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 99 (6), pp.1018-1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2135/cropsci1999.3961798x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s001220051410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766160v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of indirect selection in determining the quality of bread wheat for French bread-baking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.X. Oury</w:t>
+                <w:t xml:space="preserve">A Diagnosis of Yield-Limiting Factors on Probe Genotypes for Characterizing Environments in Winter Wheat Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Chiron</w:t>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pichon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (6), pp.1798-1808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci1999.3961798x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692760v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilding marks on stability and genotype-environment interaction analyses in plant breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
+                <w:t xml:space="preserve">Reliability of indirect selection in determining the quality of bread wheat for French bread-baking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Biarnès-Dumoulin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (7), pp.621-634</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilding marks on stability and genotype-environment interaction analyses in plant breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Biarnès-Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1997, 17 (4), pp.219-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6430,51 +6558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041858v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi To Loan Vo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17070966" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766083v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Raverdy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mignot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fingar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10459-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferchaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fingar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10408-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T.T. Vo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan O&#241;ate Narciso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10480-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnoult" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;zard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F El Hage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-020-10239-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10328-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Jury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103575" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Lourgant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10402-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10386-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03103076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T. T. Vo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117086" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517628v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt&#8208;hulmel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12818" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02921257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chupin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter de Ridder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112863" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clifton-Brown" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harfouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Casler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Dylan Jones" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Macalpine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12566" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurence Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-018-9957-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult-Carrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00740" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter De Ridder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Soutiras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01647825v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.09.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9781-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513772739642838E12" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Vo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.08.023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9524-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Mansard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2014.07.0493" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Obeuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.10.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVMNP2F3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Quillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-013-9381-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rambaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bluteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-012-0284-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646943v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zub" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-012-9194-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. -P. Feng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -H. Qi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -L. Yu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. -S. Zheng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-012-0061-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGGG1ZWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646402v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.10.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SB1PQFH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886516v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Zub" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Zheng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leflon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1406-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGMBPMBN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964191v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Song B.S. Zheng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorvillez D. Daniel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.05.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92FK9ZBP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9433-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6BZMMSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0575-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19CPLWBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766151v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0176-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6WJXNSXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heumez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pluchard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beghin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depatureaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2003.0343" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier F.-X. Oury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doussinault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674412v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189675v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Buanec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675767v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766156v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Denis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100573" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61LJV6N2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Denis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050038" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDR4DT32-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692901v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689836v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leleu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2000.0504" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766161v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051410" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7NLRGVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766160v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1999.3961798x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692760v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Oury" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chiron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine B&#233;rard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Biarn&#232;s-Dumoulin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041858v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi To Loan Vo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17070966" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582545v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehyar Iqbal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt&#8208;hulmel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70096" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Raverdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mignot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fingar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10459-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferchaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fingar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10408-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T.T. Vo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan O&#241;ate Narciso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115585" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10480-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnoult" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;zard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F El Hage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-020-10239-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10328-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Lourgant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10402-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10386-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Jury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103575" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03103076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T. T. Vo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117086" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12818" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02921257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chupin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter de Ridder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112863" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clifton-Brown" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harfouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Casler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Dylan Jones" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Macalpine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12566" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurence Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-018-9957-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult-Carrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00740" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01647825v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M8V657W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter De Ridder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Soutiras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXSV8Z5F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Vo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.08.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9781-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608018v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513772739642838E12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9524-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Mansard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2014.07.0493" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637588v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Obeuf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.10.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVMNP2F3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636500v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Quillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-013-9381-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645671v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rambaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bluteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-012-0284-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646943v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zub" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-012-9194-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. -P. Feng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -H. Qi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -L. Yu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. -S. Zheng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-012-0061-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGGG1ZWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.10.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SB1PQFH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Zub" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729647v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Zheng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leflon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1406-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGMBPMBN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964191v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Song B.S. Zheng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorvillez D. Daniel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92FK9ZBP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729888v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9433-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6BZMMSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0575-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19CPLWBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0176-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6WJXNSXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heumez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pluchard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beghin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depatureaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2003.0343" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674412v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190912v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier F.-X. Oury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doussinault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189675v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Buanec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675767v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766156v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Denis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100573" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61LJV6N2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692901v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766159v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Denis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDR4DT32-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689836v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692826v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leleu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766157v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2000.0504" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766161v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051410" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7NLRGVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1999.3961798x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692760v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Oury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chiron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine B&#233;rard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686391v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Biarn&#232;s-Dumoulin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>