--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -440,1458 +440,1458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Genetic Parameters of Biomass Production and Composition Traits in Miscanthus sinensis Using a Staggered-Start Design</w:t>
+                <w:t xml:space="preserve">QTL Detection for Flowering-Time Related Traits in Miscanthus sinensis Using a Staggered-Start Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wei Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Raverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristelle Lourgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (2), pp.735-754. </w:t>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.718-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-022-10459-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-021-10386-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766083v1</w:t>
+                <w:t xml:space="preserve">hal-03766104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscanthus Sinensis is as Efficient as Miscanthus × Giganteus for Nitrogen Recycling in spite of Smaller Nitrogen Fluxes</w:t>
+                <w:t xml:space="preserve">One-step preparation procedure, mechanical properties and environmental performances of miscanthus-based concrete blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leroy</w:t>
+                <w:t xml:space="preserve">Colin Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ferchaud</w:t>
+                <w:t xml:space="preserve">Loan T.T. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Giauffret</w:t>
+                <w:t xml:space="preserve">Erika Di Giuseppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Fingar</w:t>
+                <w:t xml:space="preserve">Grégory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-022-10408-2⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.103575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766098v1</w:t>
+                <w:t xml:space="preserve">hal-03766074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of miscanthus lignin and arabinoxylan on Portland cement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joan Oñate Narciso</w:t>
+                <w:t xml:space="preserve">Linkage Mapping of Biomass Production and Composition Traits in a Miscanthus sinensis Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Raverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristelle Lourgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115585⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.755-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-022-10402-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000204v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass for the Future: Miscanthus and Sorghum for New End-Uses in France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation of Genetic Parameters of Biomass Production and Composition Traits in Miscanthus sinensis Using a Staggered-Start Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Raverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fingar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (2), pp.669-671. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-022-10480-8⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.735-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-022-10459-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766067v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Maize and Miscanthus Regarding Cell-Wall Composition and Stem Anatomy for Conversion into Bioethanol and Polymer Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miscanthus Sinensis is as Efficient as Miscanthus × Giganteus for Nitrogen Recycling in spite of Smaller Nitrogen Fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Arnoult</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Gineau</w:t>
+                <w:t xml:space="preserve">L. Fingar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15, pp.777-791. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-020-10239-z⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.686-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-022-10408-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517627v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Genetic Parameters of Flowering Time-Related Traits in a Miscanthus sinensis Population Tested with a Staggered-Start Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mignot</w:t>
+                <w:t xml:space="preserve">Impact of miscanthus lignin and arabinoxylan on Portland cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Oñate Narciso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-021-10328-7⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188, pp.115585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766106v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage Mapping of Biomass Production and Composition Traits in a Miscanthus sinensis Population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomass for the Future: Miscanthus and Sorghum for New End-Uses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (2), pp.755-776. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-022-10402-8⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.669-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-022-10480-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766088v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL Detection for Flowering-Time Related Traits in Miscanthus sinensis Using a Staggered-Start Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Raverdy</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Maize and Miscanthus Regarding Cell-Wall Composition and Stem Anatomy for Conversion into Bioethanol and Polymer Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristelle Lourgant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+                <w:t xml:space="preserve">S. Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (2), pp.718-733. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-021-10386-x⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15, pp.777-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-020-10239-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766104v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step preparation procedure, mechanical properties and environmental performances of miscanthus-based concrete blocks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loan T.T. Vo</w:t>
+                <w:t xml:space="preserve">Estimating the Genetic Parameters of Flowering Time-Related Traits in a Miscanthus sinensis Population Tested with a Staggered-Start Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Raverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Di Giuseppe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Mouille</w:t>
+                <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31, pp.103575. </w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.703-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-021-10328-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766074v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharides and phenolics of miscanthus belowground cell walls and their influence on polyethylene composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erika Di Giuseppe</w:t>
+                <w:t xml:space="preserve">Variability of stem solidness among miscanthus genotypes and its role on mechanical properties of polypropylene composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt‐hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Raverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Girones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117086⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1576-1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.12818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103076v1</w:t>
+                <w:t xml:space="preserve">hal-03517628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of stem solidness among miscanthus genotypes and its role on mechanical properties of polypropylene composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Raverdy</w:t>
+                <w:t xml:space="preserve">Polysaccharides and phenolics of miscanthus belowground cell walls and their influence on polyethylene composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Di Giuseppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Girones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mignot</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan T. T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.1576-1585. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 251, pp.117086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcbb.12818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517628v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and dynamic mechanical characterization of miscanthus stem fragments: Effects of genotypes, positions along the stem and their relation with biochemical and structural characteristics</w:t>
               </w:r>
@@ -1916,51 +1916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter de Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2005,278 +2005,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding progress and preparedness for mass-scale deployment of perennial lignocellulosic biomass crops switchgrass, miscanthus, willow and poplar</w:t>
+                <w:t xml:space="preserve">Methane Production Variability According to Miscanthus Genotype and Alkaline Pretreatments at High Solid Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Clifton-Brown</w:t>
+                <w:t xml:space="preserve">Hélène Laurence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Harfouche</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcbb.12566⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.325-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-018-9957-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627642v1</w:t>
+                <w:t xml:space="preserve">hal-02623434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane Production Variability According to Miscanthus Genotype and Alkaline Pretreatments at High Solid Content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breeding progress and preparedness for mass-scale deployment of perennial lignocellulosic biomass crops switchgrass, miscanthus, willow and poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clifton-Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Harfouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D. Casler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Laurence Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
+                <w:t xml:space="preserve">Huw Dylan Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William J. Macalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (2), pp.325-337. </w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.118 - 151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-018-9957-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.12566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623434v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccharification performances of Miscanthus at the pilot and miniaturized assay scales: genotype and year variabilities according to the biomass composition</w:t>
               </w:r>
@@ -2431,64 +2431,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109, pp.523 - 528. </w:t>
@@ -2590,51 +2590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clément-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Soutiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 167, pp.12-19. </w:t>
@@ -2808,291 +2808,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single and robust critical nitrogen dilution curve for miscanthus × giganteus and Miscanthus sinensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Zapater</w:t>
+                <w:t xml:space="preserve">Intérêt des ressources agricoles et forestières pour la bioénergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuella Catterou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ollier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-016-9781-8⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.513772739642838E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605076v1</w:t>
+                <w:t xml:space="preserve">hal-01608018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des ressources agricoles et forestières pour la bioénergie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herman Höfte</w:t>
+                <w:t xml:space="preserve">A single and robust critical nitrogen dilution curve for miscanthus × giganteus and Miscanthus sinensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+                <w:t xml:space="preserve">Manuella Catterou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pilate</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fingar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54, pp.13-21. </w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.115-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.513772739642838E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-016-9781-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608018v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on Miscanthus biomass production and composition for bioenergy use: genotypic and environmental variability and implications for breeding</w:t>
               </w:r>
@@ -3163,273 +3163,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early prediction of &amp;lt;em&amp;gt;Miscanthus&amp;lt;/em&amp;gt; biomass production and composition based on the first six years of cultivation</w:t>
+                <w:t xml:space="preserve">Miscanthus clones for cellulosic bioethanol production: Relationships between biomass production, biomass production components, and biomass chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Obeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Bethencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2135/cropsci2014.07.0493⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.316-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637066v1</w:t>
+                <w:t xml:space="preserve">hal-02637588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscanthus clones for cellulosic bioethanol production: Relationships between biomass production, biomass production components, and biomass chemical composition</w:t>
+                <w:t xml:space="preserve">Early prediction of &amp;lt;em&amp;gt;Miscanthus&amp;lt;/em&amp;gt; biomass production and composition based on the first six years of cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (3), pp.1104-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci2014.07.0493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.10.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02637588v1</w:t>
+                <w:t xml:space="preserve">hal-02637066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miscanthus clones display large variation in floral biology and different environmental sensitivities useful for breeding</w:t>
               </w:r>
@@ -3558,51 +3558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Blassiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3679,64 +3679,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Bethencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (4), pp.841 - 854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3942,51 +3942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (1), pp.637 - 651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4026,307 +4026,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomic and physiological performances of different species of Miscanthus, a major energy crop. A review</w:t>
+                <w:t xml:space="preserve">Using probe genotypes to dissect QTL × environment interactions for grain yield components in winter wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. W. Zub</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">B.S. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro/2009034⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 121 (8), pp.1501-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-010-1406-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00886516v1</w:t>
+                <w:t xml:space="preserve">hal-00729647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using probe genotypes to dissect QTL × environment interactions for grain yield components in winter wheat.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Agronomic and physiological performances of different species of Miscanthus, a major energy crop. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. W. Zub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-010-1406-6⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro/2009034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729647v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal numbers of environments to assess slopes of joint regression for grain yield, grain protein yield and grain protein concentration under nitrogen constraint in winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Song B.S. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorvillez D. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4398,90 +4398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling nitrogen stress with probe genotypes to assess genetic parameters and genetic determinism of winter wheat tolerance to nitrogen constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 161 (1-2), pp.259-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4527,51 +4527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using genotype × nitrogen interaction variables to evaluate the QTL involved in wheat tolerance to nitrogen constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4673,51 +4673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic parameters of a DH wheat population grown at different N stress levels characterized by probe genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4725,51 +4725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 112 (5), pp.797-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4943,626 +4943,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmental variates on genotype x environment interaction of winter wheat : a comparison of biadditive factorial regression to AMMI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Genetic improvement of agronomic traits of winter wheat cultivars released in France from 1946 to 1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Doussinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Buanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 43, pp.608-617</w:t>
+              <w:t xml:space="preserve">, 2003, 43, pp.37-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674412v1</w:t>
+                <w:t xml:space="preserve">hal-01189675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield and grain protein concentration in bread wheat : a review and a study of multi-annual data from a French breeding program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Depatureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Doussinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Genetics and Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 57, pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic improvement of agronomic traits of winter wheat cultivars released in France from 1946 to 1992</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effect of environmental variates on genotype x environment interaction of winter wheat : a comparison of biadditive factorial regression to AMMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 43, pp.37-45</w:t>
+              <w:t xml:space="preserve">, 2003, 43, pp.608-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189675v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing probe genotypes for the analysis of genotype-environment interaction in winter wheat trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Denis</w:t>
+                <w:t xml:space="preserve">J.-B. Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 103, pp.371-382</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 103 (2-3), pp.371-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220100573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675767v1</w:t>
+                <w:t xml:space="preserve">hal-03766156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing probe genotypes for the analysis of genotype-environment interaction in winter wheat trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Denis</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 103 (2-3), pp.371-382. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 103, pp.371-382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s001220100573⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03766156v1</w:t>
+                <w:t xml:space="preserve">hal-02675767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining environmental covariates which explain genotype environment interaction in winter wheat through probegenotypes and biadditive factorial regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 100, pp.285-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5613,51 +5613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -B. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 100 (2), pp.285-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5703,51 +5703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection pour l'adaptation au milieu et prise en compte des interactions génotype/milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 7 (6), pp.504-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5811,51 +5811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6294,77 +6294,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilding marks on stability and genotype-environment interaction analyses in plant breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Biarnès-Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 17 (4), pp.219-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6558,51 +6558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041858v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi To Loan Vo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17070966" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582545v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehyar Iqbal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt&#8208;hulmel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70096" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Raverdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mignot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fingar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10459-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferchaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fingar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10408-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T.T. Vo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan O&#241;ate Narciso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115585" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10480-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnoult" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;zard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F El Hage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-020-10239-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10328-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Lourgant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10402-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10386-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Jury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103575" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03103076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T. T. Vo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117086" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12818" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02921257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chupin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter de Ridder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112863" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clifton-Brown" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harfouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Casler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Dylan Jones" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Macalpine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12566" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurence Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-018-9957-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult-Carrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00740" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01647825v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M8V657W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter De Ridder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Soutiras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXSV8Z5F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Vo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.08.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9781-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608018v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513772739642838E12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9524-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Mansard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2014.07.0493" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637588v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Obeuf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.10.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVMNP2F3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636500v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Quillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-013-9381-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645671v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rambaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bluteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-012-0284-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646943v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zub" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-012-9194-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. -P. Feng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -H. Qi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -L. Yu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. -S. Zheng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-012-0061-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGGG1ZWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.10.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SB1PQFH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Zub" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729647v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Zheng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leflon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1406-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGMBPMBN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964191v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Song B.S. Zheng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorvillez D. Daniel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92FK9ZBP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729888v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9433-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6BZMMSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0575-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19CPLWBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0176-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6WJXNSXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heumez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pluchard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beghin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depatureaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2003.0343" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674412v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190912v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier F.-X. Oury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doussinault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189675v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Buanec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675767v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766156v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Denis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100573" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61LJV6N2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692901v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766159v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Denis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDR4DT32-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689836v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692826v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leleu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766157v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2000.0504" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766161v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051410" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7NLRGVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1999.3961798x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692760v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Oury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chiron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine B&#233;rard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686391v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Biarn&#232;s-Dumoulin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041858v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi To Loan Vo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17070966" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582545v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehyar Iqbal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt&#8208;hulmel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70096" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Raverdy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Lourgant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mignot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10386-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Jury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T.T. Vo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103575" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10402-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fingar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10459-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferchaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fingar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10408-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan O&#241;ate Narciso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115585" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10480-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnoult" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;zard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F El Hage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-020-10239-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10328-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517628v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12818" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03103076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan T. T. Vo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02921257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chupin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter de Ridder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112863" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurence Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-018-9957-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clifton-Brown" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harfouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Casler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Dylan Jones" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Macalpine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12566" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult-Carrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00740" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01647825v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M8V657W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter De Ridder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Soutiras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.03.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXSV8Z5F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369129v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Vo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.08.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513772739642838E12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9781-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-014-9524-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Obeuf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Mansard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.10.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVMNP2F3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2014.07.0493" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636500v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Quillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-013-9381-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645671v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rambaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bluteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blassiau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-012-0284-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646943v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zub" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-012-9194-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. -P. Feng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -H. Qi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -L. Yu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. -S. Zheng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11099-012-0061-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGGG1ZWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.10.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SB1PQFH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729647v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Zheng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leflon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1406-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGMBPMBN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886516v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Zub" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009034" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964191v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Song B.S. Zheng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorvillez D. Daniel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92FK9ZBP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729888v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanocq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9433-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N6BZMMSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0575-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19CPLWBD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0176-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6WJXNSXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heumez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pluchard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beghin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depatureaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2003.0343" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189675v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doussinault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Buanec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190912v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier F.-X. Oury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674412v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766156v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Denis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100573" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61LJV6N2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675767v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692901v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766159v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Denis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDR4DT32-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689836v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692826v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leleu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766157v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2000.0504" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766161v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051410" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7NLRGVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1999.3961798x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692760v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Oury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chiron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine B&#233;rard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686391v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Biarn&#232;s-Dumoulin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>