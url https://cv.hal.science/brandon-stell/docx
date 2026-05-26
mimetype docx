--- v0 (2026-03-15)
+++ v1 (2026-05-26)
@@ -1621,204 +1621,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo recordings in the cerebellar cortex reveal sagittal bands of activity that adapt to sensorimotor mismatch</w:t>
+                <w:t xml:space="preserve">IN VIVO TWO-PHOTON IMAGING OF PURKINJE CELL ACTIVITY DURING ADAPTATION TO A NOVEL SENSORIMOTOR MISMATCH PARADIGM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon Stell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Capucine Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFN 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, San Diego, United States</w:t>
+              <w:t xml:space="preserve">FENS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871406v1</w:t>
+                <w:t xml:space="preserve">hal-03871468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IN VIVO TWO-PHOTON IMAGING OF PURKINJE CELL ACTIVITY DURING ADAPTATION TO A NOVEL SENSORIMOTOR MISMATCH PARADIGM</w:t>
+                <w:t xml:space="preserve">In vivo recordings in the cerebellar cortex reveal sagittal bands of activity that adapt to sensorimotor mismatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon Stell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">SFN 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871468v1</w:t>
+                <w:t xml:space="preserve">hal-03871406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TWO-PHOTON IMAGING OF CEREBELLAR PURKINJE CELLS DURING FICTIVE LOCOMOTION DISTINGUISHES SENSORY AND MOTOR COMPONENTS OF LOCOMOTION</w:t>
               </w:r>
@@ -2055,51 +2055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Stell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-025-02126-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.01.03.574031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramirez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.11.075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444281v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Papagiakoumou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#232;gue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Leshem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osip Schwartz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2013.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01125.2010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brickley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farrant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mody" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2435457100" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00459276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Aaron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abramowicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adamczyk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2010)109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oldfield" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1002082107" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Trigo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06404.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZZ6HJVC7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rostaing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Triller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1954-07.2007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Maguire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsan Rafizadeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Mody" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1469" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2877-04.2004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(03)00528-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.22-10-j0003.2002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871406v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Orynbayev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Stell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-025-02126-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.01.03.574031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramirez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.11.075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444281v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Papagiakoumou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#232;gue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Leshem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osip Schwartz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2013.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01125.2010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brickley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farrant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mody" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2435457100" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00459276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Aaron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abramowicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adamczyk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2010)109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oldfield" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1002082107" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Trigo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06404.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZZ6HJVC7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rostaing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Triller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1954-07.2007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Maguire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsan Rafizadeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Mody" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1469" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2877-04.2004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(03)00528-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.22-10-j0003.2002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Orynbayev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>