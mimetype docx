--- v1 (2026-03-31)
+++ v2 (2026-05-01)
@@ -1040,221 +1040,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistémologie et agronomie : un rendez-vous manqué ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De la nécessité d'évaluer les performances des systèmes agroforestiers (SAF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grandgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30èmes journées de la Société d’histoire et d’épistémologie des sciences de la vie (SHESVIE) : « Médecine, recherches exploratoires et neurosciences : cheminements historiques et épistémologiques»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’histoire et d’épistémologie des sciences de la vie (SHESVIE), May 2025, Amiens (Université Picardie Jules Verne), France</w:t>
+              <w:t xml:space="preserve">Carrefours de l'innovation INRAe - L’évaluation multicritère pour accompagner les transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agreenium, Sep 2025, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05270812v1</w:t>
+                <w:t xml:space="preserve">hal-05418467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nécessité d'évaluer les performances des systèmes agroforestiers (SAF)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epistémologie et agronomie : un rendez-vous manqué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'innovation INRAe - L’évaluation multicritère pour accompagner les transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agreenium, Sep 2025, Beauvais, France</w:t>
+              <w:t xml:space="preserve">30èmes journées de la Société d’histoire et d’épistémologie des sciences de la vie (SHESVIE) : « Médecine, recherches exploratoires et neurosciences : cheminements historiques et épistémologiques»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’histoire et d’épistémologie des sciences de la vie (SHESVIE), May 2025, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418467v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le concept d’agroécosystème</w:t>
               </w:r>
@@ -1730,165 +1730,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biais de Berkson et la question de la scientificité de l’épidémiologie</w:t>
+                <w:t xml:space="preserve">Erreur aléatoire et erreur systématique : une histoire du concept de biais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe journées annuelles de la Société d’Histoire et d’Epistémologie des Sciences de la vie (SHESVIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Humanités Médicales; Société d’Histoire et d’Epistémologie des Sciences de la vie (SHESVIE), Mar 2018, Lausanne (Institut des humanités médicales et CHUV), France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs en Histoire des sciences et des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFHST, SHESVIE, SFHSH, CoFrHiGeo, GHC, SACDHTE, GDR « Histoire des mathématiques », Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259504v1</w:t>
+                <w:t xml:space="preserve">hal-02891091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erreur aléatoire et erreur systématique : une histoire du concept de biais</w:t>
+                <w:t xml:space="preserve">Le biais de Berkson et la question de la scientificité de l’épidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs en Histoire des sciences et des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFHST, SHESVIE, SFHSH, CoFrHiGeo, GHC, SACDHTE, GDR « Histoire des mathématiques », Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIVe journées annuelles de la Société d’Histoire et d’Epistémologie des Sciences de la vie (SHESVIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Humanités Médicales; Société d’Histoire et d’Epistémologie des Sciences de la vie (SHESVIE), Mar 2018, Lausanne (Institut des humanités médicales et CHUV), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891091v1</w:t>
+                <w:t xml:space="preserve">hal-04259504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La controverse Berkson-Hill et le problème de la causalité en épidémiologie</w:t>
               </w:r>
@@ -2076,90 +2076,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroforestry design approach: DEXiAF, a tool for sustainability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delhoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3069,51 +3069,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AAAA1CD"/>
+    <w:nsid w:val="8DDB8AFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3300,51 +3300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brault-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8816-0217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146993187" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0j" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05431024v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wartelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art05" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20416/LSRSPS.V10I1.5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212017v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.292.0223" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.108.0057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Saxena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.13528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.04.134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.271.0031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921623v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delhoume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843655v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Saxena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110762044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Rashid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003093770" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20671-9_3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aucouturier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110762044-015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brault-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8816-0217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146993187" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0j" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05431024v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wartelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art05" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20416/LSRSPS.V10I1.5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212017v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.292.0223" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.108.0057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Saxena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.13528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.04.134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.271.0031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921623v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delhoume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843655v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Saxena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110762044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Rashid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003093770" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20671-9_3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aucouturier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110762044-015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>