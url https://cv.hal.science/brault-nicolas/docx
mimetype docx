--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,3014 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2962 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.989583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brault Nicolas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brault-nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8816-0217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146993187</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=fgX0c38AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Algorithm, the Farmer and the Agronomist: Who is Smart in Smart Farming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Yatskul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30-1, pp.55-76. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15o0j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des agriculteurs sur les alternatives aux pesticides : entre intentions et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.62-81. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol108-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et pseudo-science : de l'agronomie à l'agriculture biodynamique, et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lato Sensu, revue de la Société de philosophie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.63-78. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20416/LSRSPS.V10I1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et Covid-19, ou les limites du « solutionnisme technologique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 108 (4), pp.57-60. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.108.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie du concept d’hétérosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 29 (2), pp.223-244. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bhesv.292.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi le développement durable est-il le nom?. Retour d’expérience sur un cours d’épistémologie pour l’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire du concept de biais en épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (4), pp.215-223. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2021.04.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a critical appraisal of artificial intelligence in healthcare: The problem of bias in mHealth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohit Saxena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.513-519. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jep.13528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biais de Berkson, ou l’histoire d’un quiproquo épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.31-49. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bhesv.271.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d'évaluer les performances des systèmes agroforestiers (SAF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation INRAe - L’évaluation multicritère pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreenium, Sep 2025, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie et agronomie : un rendez-vous manqué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmes journées de la Société d’histoire et d’épistémologie des sciences de la vie (SHESVIE) : « Médecine, recherches exploratoires et neurosciences : cheminements historiques et épistémologiques»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’histoire et d’épistémologie des sciences de la vie (SHESVIE), May 2025, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le concept d’agroécosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes journées de la Société d’histoire et d’épistémologie des sciences de la vie (SHESVIE) : « Expérimenter sur l'animal pour comprendre et soigner les humains»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’histoire et d’épistémologie des sciences de la vie (SHESVIE), May 2024, Tours (Université de Tours), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasard, sélection et biais dans les sciences de la vie du 19ème au 20ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe journées de la Société d’histoire et d’épistémologie des sciences de la vie (SHESVIE)  : « Le hasard en évolution et dans les sciences du vivant »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESVIE, May 2022, Louvain-la-Neuve (Université Catholique de Louvain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the imaginary of rewilding anti-technological?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Philosophy and Technology (SPT) 2021 – Technological Imaginaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Philosophy and Technology, Jun 2021, Université catholique de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Krylov et le concept de magnétotropisme : du biogéomagnétisme à l’agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe congrès de la Société de philosophie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Philosophie des Sciences, Sep 2021, Mons- campus de l’Université de Mons (Présentiel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi le développement durable est-il le nom ? Retour d’expérience sur un cours d’épistémologie pour l’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ingenium « Le développement durable dans la formation et les activités d’ingénieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingenium, Jun 2021, Paris (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie du concept d’hétérosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société française d’histoire des sciences et des techniques (SFHST) et de la Société d’histoire et d’épistémologie des sciences de la vie (SHESVIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d’histoire des sciences et des techniques (SFHST); Société d’histoire et d’épistémologie des sciences de la vie (SHESVIE); Université de Montpellier, Apr 2021, Monptellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promises of New Plant Breeding Techniques: old wine in new bottles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th STS Conference Graz 2021 Critical Issues in Science, Technology and Society Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Technology and Society Unit (STS) of the Technical University of Graz, May 2021, Graz University of Technology, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur aléatoire et erreur systématique : une histoire du concept de biais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs en Histoire des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFHST, SHESVIE, SFHSH, CoFrHiGeo, GHC, SACDHTE, GDR « Histoire des mathématiques », Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biais de Berkson et la question de la scientificité de l’épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe journées annuelles de la Société d’Histoire et d’Epistémologie des Sciences de la vie (SHESVIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Humanités Médicales; Société d’Histoire et d’Epistémologie des Sciences de la vie (SHESVIE), Mar 2018, Lausanne (Institut des humanités médicales et CHUV), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse Berkson-Hill et le problème de la causalité en épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres Doctorales Internationales en Philosophies des Sciences (RDIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Philosophie des Sciences, Sep 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Darwin et l'argument du Dessein Intelligent, ou l'éternel retour du créationnisme...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darwin 200 ans: entre sciences et humanités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry design approach: DEXiAF, a tool for sustainability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delhoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA Systemic change for sustainable futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Trapani, Italy. 7 p., 2024, THEME 1. TRANSITION PATHWAYS: CHANGING SYSTEMS OF FARMING, SUPPORT AND GOVERNANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions matériologiques, 2024, 978-2-37361-448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Computational Dynamics for Biomedical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Saxena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110762044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'épistémologie pour l'ingénieur.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2021, Collection "essais", Marc Silberstein, 978-2-37361-276-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data and Artificial Intelligence for Healthcare Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Saxena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Rashid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2021, 9780367554958. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003093770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case–Control Method on Trial: The “Bermuda Summit Peace Conference” (1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heini Hakosalo; Katariina Parhi; Annukka Sailo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Explorations of Modern Epidemiology: Patterns, Populations and Pathologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.55-72, 2023, Medicine and Biomedical Sciences in Modern History, 978-3-031-20670-2. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20671-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical horizons of biobank-based artificial intelligence in biomedical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aucouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Computational Dynamics for Biomedical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.265-288, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110762044-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des agriculteurs sur les alternatives aux pesticides : entre intentions et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3069,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DDB8AFB"/>
+    <w:nsid w:val="2EDDA3A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3300,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brault-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8816-0217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146993187" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0j" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05431024v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wartelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art05" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20416/LSRSPS.V10I1.5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212017v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.292.0223" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.108.0057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Saxena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.13528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.04.134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.271.0031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921623v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delhoume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843655v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Saxena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110762044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Rashid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003093770" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20671-9_3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aucouturier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110762044-015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brault-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8816-0217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146993187" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=fgX0c38AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539347v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0j" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05431024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wartelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art05" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347423v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20416/LSRSPS.V10I1.5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.108.0057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.292.0223" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654555v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.04.134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Saxena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.13528" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.271.0031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353364v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delhoume" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843655v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Saxena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110762044" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Rashid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003093770" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20671-9_3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843562v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aucouturier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110762044-015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>