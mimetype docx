--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1731,51 +1731,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD6F8ED9"/>
+    <w:nsid w:val="69678D0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>