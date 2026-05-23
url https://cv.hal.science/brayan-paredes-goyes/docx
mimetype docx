--- v1 (2026-04-11)
+++ v2 (2026-05-23)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-6969-6881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=8o37CrEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,765 +173,765 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Level Set Discrete Element Model for sintering with an optimization-based contact detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Paredes-Goyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/jtcam.13721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the coupled Eulerian-Lagrangian method to the roller compaction modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Michrafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Paredes-Goyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Michrafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nithyaraaj Kugalur Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 468, pp.121657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic Model of Extrusion during Solvent‐Free Lithium‐ion Battery Electrode Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Paredes-Goyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Zanotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/batt.202300441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step sintering of alumina nano-powders: A discrete element study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Paredes-Goyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aatreya Manjulagiri Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (2), pp.501-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904166v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational model for predicting particle fracture during electrode calendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Paredes-Goyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeliang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm Weitkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/batt.202300371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain growth in sintering: a discrete element model on large packings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Paredes-Goyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Missiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -920,219 +941,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the coupled eulerian-lagrangian method to the roller compaction modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Michrafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Paredes-Goyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Granulation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Solids Process Engineering &amp; Particle Technology; University of Sheffield, Jul 2025, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering of particles: grain-growth and non-sphericity treated with DEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Paredes-Goyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM9 - 9th International Conference on Discrete Element Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1142,143 +1163,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Review of &amp;quot;A Level Set Discrete Element Model for sintering with an optimization-based contact detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Paredes-Goyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tushar Kanti Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Phu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1288,382 +1309,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Model for Predicting Particle Fracture During Electrode Calendering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mesoscopic Model of Extrusion during Solvent-Free Li-Ion Battery Electrode Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Paredes-Goyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Timm Weitkamp</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Zanotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153664v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic Model of Extrusion during Solvent-Free Li-Ion Battery Electrode Manufacturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Computational Model for Predicting Particle Fracture During Electrode Calendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahui Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Paredes-Goyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Loic Dupont</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeliang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm Weitkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259071v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a more realistic discrete element model of solid-state sintering : grain growth and non-spherical particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Marcelo Paredes Goyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Solid mechanics [physics.class-ph]. Université Grenoble Alpes [2020-..], 2022. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022GRALI095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04048667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1731,51 +1752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69678D0F"/>
+    <w:nsid w:val="AEA1A147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1962,51 +1983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brayan-paredes-goyes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6969-6881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594920v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Paredes-Goyes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.13721" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05296292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Michrafy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Michrafy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithyaraaj Kugalur Palanisamy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121657" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04507020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Zanotto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boudeville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grugeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202300441" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904166v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatreya Manjulagiri Venkatesh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeliang Su" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202300371" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Missiaen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117182" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05170090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04870678v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Kanti Mandal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Phu Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04153664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04259071v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04048667v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Marcelo Paredes Goyes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALI095" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brayan-paredes-goyes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6969-6881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=8o37CrEAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594920v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Paredes-Goyes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.13721" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05296292v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Michrafy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Michrafy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithyaraaj Kugalur Palanisamy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121657" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04507020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Zanotto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boudeville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grugeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202300441" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904166v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatreya Manjulagiri Venkatesh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeliang Su" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202300371" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Missiaen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117182" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05170090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04870678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Kanti Mandal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Phu Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04259071v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04153664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04048667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Marcelo Paredes Goyes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALI095" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>