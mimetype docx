--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brenda Le Bigot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en géographie - Université Gustave Eiffel - Laboratoire ACP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent principalement sur les mobilités internationales depuis les pays européens et participent au champ de recherche émergeant sur les &amp;quot;migrations privilégiées&amp;quot;. Je travaille sur différents groupes et terrains -retraités européens au Maroc, au Sénégal, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">backpackers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Thaïlande, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">digital nomads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, expatriés français,... en m'intéressant spécialement à la dimension spatiale de ces mobilités. À travers la notion de &amp;quot;privilège&amp;quot;, j'interroge les inégalités d'accès à la mobilité et au Monde, au cœur des dynamiques contemporaines de la mondialisation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je porte une attention particulière à l’expérimentation méthodologique. Mes travaux individuels et collectifs me conduisent à développer des dispositifs photographiques, cartographiques, et/ou participatifs contribuant aux réflexions sur la production de données d'enquête, et sur les protocoles qualitatifs et mixtes de recherche en SHS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Qualification aux fonctions de Maîtresse de conférences par la section 23 du CNU</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Doctorat de Géographie, Université Paris 1 Panthéon-Sorbonne, UMR Géographie-cités.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 Recherche Géographie, Université Paris 1 Panthéon-Sorbonne, spécialité &amp;quot;Sciences des territoires, Géoprisme&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de géographie soutenue en 2017 à l'Université Paris 1 Panthéon-Sorbonne, UMR Géographie-cités</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Penser les rapports aux lieux dans les mobilités privilégiées. Étude croisée des backpackers en Thaïlande et des hivernants au Maroc.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nadine CATTAN (directrice), Nathalie BERNARDIE-TAHIR (rapporteure), Mohamed BERRIANE (rapporteur), Saskia COUSIN, Laurent FARET, Marie-Christine FOURNY.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programme de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : co-porteuse du programme MIGRINVEST </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(terrain à Bruxelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Réseau National des MSHS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2026 : membre du programme IMHANA </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« (Im)migration d’Hier et d’Aujourd’hui en Nouvelle-Aquitaine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la région Nouvelle-Aquitaine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : membre du programme CIRCUS </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Mobilités européennes vers l'Afrique. Circulations internationales et nouveaux ancrages au Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (CIRCUS), lauréat du Prix Tremplin 2020 MESRI Recherche en coopération Afrique (coord. D. Lessault - U. Angers et P. Sakho - U. Dakar)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : membre du programme ICAR &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitudes CARtographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, projet UP Squared Impulsions Interdisciplinaires, Université de Poitiers (coord. Claire Portal - U. Poitiers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : membre du programme VILL'MOUV portant sur les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mobilités et le changement urbain en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, projet Institut Convergence Migration / Ecole Française de Rome (coord. C. Schmoll - EHESS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : membre du programme ANR RECORDS portant sur les pratiques d'écoute de musique, intervention sur un dispositif méthodologique d'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">entretiens augmentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (coord. T. Louail - CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : participation au projet de recherche &amp;quot;Média situé et mobilité partagée&amp;quot; au croisement entre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">art, géographie et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (coord. B. Guelton - Paris 1)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités éditoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : membre du comité éditorial de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales (REMI)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : rédactrice en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2021 : membre de l'équipe éditoriale de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feuilles de Géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2024 : membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en tant que correctrice.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluations d'articles scientifiques dans les revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales, Migrations Studies, Journal of Arabian Studies, Revue Tiers Monde, Mobility Humanities, Carnets de Géographe, Échogéo, Monde du Tourisme</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation et diffusion scientifique (sélection)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : co-organisation de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">émission de radio &amp;quot;Soit dit en Migrant&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la radio Pulsar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 : co-organisation du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire « Tour du monde »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> porté par le Labex Dynamite</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : membre du comité d’organisation du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Des Migrations Internationales Privilégiées ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Aubervilliers, décembre 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : co-responsable avec T. Chabre de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">axe « Migrations Privilégiées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du département POLICY de l’Institut Convergence Migrations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : co-direction scientifique du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences « Migrations et Cycle de vie » puis « Arts et Migrations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au sein de l’Espace Mendes France, centre de diffusion scientifique de Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 : membre du comité scientifique du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Festival International de Géographie de St Dié des Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, consacré au thème des migrations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : avec Olivier Clochard, coordination du séminaire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les représentations des Migrations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au laboratoire Migrinter.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : membre du réseau de recherche international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle Migrations Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Fellow de l’IC Migrations, co-coordinatrice puis membre du groupe de travail &amp;quot;Migrations Privilégiées&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2019 : membre du groupe de travail « L’espace de la mobilité » du Labex Dynamite.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2024 : membre de la CES de la section 23 de l’Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITÉS PÉDAGOGIQUES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Maîtresse de conférences au département de Géographie de l’Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020 : interventions ponctuelles à l’Université de Marne la Vallée et à l’ENS Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : ATER à l’Université de Cergy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 : ATER à l’Université de Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Enseignante en contrat doctoral avec charge d’enseignement à l’UFR de géographie de l’Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence de géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements thématiques : géographie sociale, mobilités, analyse spatiale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements méthodologiques : enquête de terrain, cartographie, statitistiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation au CAPES d'histoire géographie et à l'agrégation de géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention au sein de la question « Les espaces du tourisme et des loisirs », et &amp;quot;Frontières&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coord. de la question « Asie du Sud Est » à l’Univ. de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master Migrations de l'Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de la recherche, cartographies statistiques, enquêtes de terrain</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géographie des migrations, Migrations privilégiées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 10 mémoires au sein du master Migrations Internationales portant sur les migrations d’engagement, l’art et la migration, l’expatriation, le genre, la race, la sexualité.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">coopérative de gestion du master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Migrations (Gestion des emplois du temps, recrutement des intervenants extérieurs, organisation des conseils de perfectionnement, évaluation de la formation).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Entre recherche et pédagogie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre des comités scientifiques et d’organisation des éditions 2019 et 2022 de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">école d’été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Migrations et Mondialisations » co-portée par le CEPED, l’URMIS et Migrinter.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITÉS D'INTÉRÊT COLLECTIF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : Membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Social d'Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ancien Comité Technique) de l’Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 : Représentante des doctant·e·s au sein du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">conseil de l’UMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Géographie-cités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 : Membre élue à la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission d’Action Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université Paris 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating digital traces into mixed methods designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (1-2), pp.129--160. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.651.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Hacer y deshacer el privilegio en migración [Versión en español]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Faire et défaire le privilège en migration, 40 (2 et 3), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13y7p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Doing and Undoing Privilege in Migration [English Version]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Faire et défaire le privilège en migration, 40 (2 et 3), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13y7q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Rencontres artistiques autour des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Rencontres artistiques autour des migrations, 24, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/128l6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Faire et défaire le privilège en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 40 (n°2 et 3), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12hu4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraité·e·s français·es au Maroc : des spatialités privilégiées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.219-251. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.24964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Retirees in Morocco: Privileged Spatialities? [English Version]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les intermédiaires de la migration, 39 (4), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12j3r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français·es à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des “migrations privilégiées”? Au carrefour des catégories de la mobilité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio / Vendre et acheter à Banglamphu (Bangkok) : commerce et coprésences entre touristes et habitant·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urbanités sud-est asiatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24h rue Khao San (Bangkok). Enclave touristique et observation photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.1185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des savoir-faire pédagogiques : retours sur l’expérience éditoriale des Feuilles de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Duroudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Frouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.1146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations hivernales des Européens vers le Maroc : circulations et constructions des espaces de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 77 (1), pp.51-68. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.077.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « tour du monde » des backpagers, voyage normalisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(note de lecture) Michaela Benson & Karen O’Reilly (eds.), Lifestyle Migration. Expectations, Aspirations and Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 221-222, pp.404-410. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.19029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Note de lecture) Jean-Pierre Orfeuil et Fabrice Ripoll, Accès et mobilités, les nouvelles inégalités, Gollion (Suisse), Infolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adepte du couchsurfing, un néo-routard urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.100-111. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036659ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et diffusions des connaissances sur les migrations au sein des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Lakétienkoia Damome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Racho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Faire et défaire le privilège en migration” : présentation du dernier numéro de la REMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Migrations internationales privilégiées”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRAPRIV, groupe de travail “Migrations internationales privilégiées”, Dec 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplifting Interviews in Social Science with Individual Data Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Latreille de Fozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '22: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3491101.3503553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Colloque Des migrations internationales privilégiées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Chabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eren Akin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer son terrain de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral Migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir, accueillir et revenir : la France à l’aune des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02529945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrant » du temps-libre ? Discussion théorique et croisée autour de mobilités de longue durée et de loisir, des Nords vers les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Nords vers les Suds : État de la recherche sur les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tour du monde en 365 jours », questionner l’institutionnalisation du backpacking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme hors des sentiers battus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4e colloque international de l’Association ASTRES, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backpacking : an itinerant form of expatriation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGS-IBG Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session : The expatriate question, Aug 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres artistiques autour des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, 2024, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/128lk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire et défaire le privilège en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (2-3), 278 p., 2024, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12htl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04826740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français·es à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.22824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Déaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2021, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.2614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, lieux et parcours de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïk Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2023, 9782271147530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De passage rue Khao San (Bangkok) : coprésences dans une « rue globale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Fleury, J-B Frétigny, D. Kanellopoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces publics à l'épreuve des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2022, 9782753583764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Mobile Groups in Cities, Migrant women servants in Amman and backpackers in Bangkok : a crossing approach using the ‘walking interviews’ method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Cattan; L. Faret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Spatialities. Transgressive Mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routeledge, 2022, 9781032071084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre enquête ethnographique et traces numériques : application aux mobilités quotidiennes d’un quartier de Bangkok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cebeillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meissonnier Joël; Vincent Stéphanie; Rabaud Mathieu; Kaufmann Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema, pp.37-53, 2020, 978-2-37180-423-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hivernants au Maroc et backpackers en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia Fabbiano; Michel Peraldi; Alexandra Poli; Liza Terrazzoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations des Nords vers les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2019, 978-2-8111-1952-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hivernants au Maroc et backpackers en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Fabbiano, M. Peraldi, A. Poli, L. Terrazzoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations des Nords vers les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2019, 978-2-8111-1952-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonniers du temps libre : modalités socio-spatiales de la présence des hivernants européens au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants au Maroc. Cosmopolitisme, présence d’étrangers et transformations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jacques-Berque; Centre Jacques-Berque, 2015, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cjb.933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soit dit en migrant #3 - migrations et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les rapports aux lieux dans les mobilités privilegiées : étude croisée des backpackers en Thaïlande et des hivernants au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017PA01H018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01770586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brenda Le Bigot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en géographie - Université Gustave Eiffel - Laboratoire ACP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent principalement sur les mobilités internationales depuis les pays européens et participent au champ de recherche émergeant sur les &amp;quot;migrations privilégiées&amp;quot;. Je travaille sur différents groupes et terrains -retraités européens au Maroc, au Sénégal, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">backpackers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Thaïlande, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">digital nomads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, expatriés français,... en m'intéressant spécialement à la dimension spatiale de ces mobilités. À travers la notion de &amp;quot;privilège&amp;quot;, j'interroge les inégalités d'accès à la mobilité et au Monde, au cœur des dynamiques contemporaines de la mondialisation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je porte une attention particulière à l’expérimentation méthodologique. Mes travaux individuels et collectifs me conduisent à développer des dispositifs photographiques, cartographiques, et/ou participatifs contribuant aux réflexions sur la production de données d'enquête, et sur les protocoles qualitatifs et mixtes de recherche en SHS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Qualification aux fonctions de Maîtresse de conférences par la section 23 du CNU</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Doctorat de Géographie, Université Paris 1 Panthéon-Sorbonne, UMR Géographie-cités.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 Recherche Géographie, Université Paris 1 Panthéon-Sorbonne, spécialité &amp;quot;Sciences des territoires, Géoprisme&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de géographie soutenue en 2017 à l'Université Paris 1 Panthéon-Sorbonne, UMR Géographie-cités</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Penser les rapports aux lieux dans les mobilités privilégiées. Étude croisée des backpackers en Thaïlande et des hivernants au Maroc.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nadine CATTAN (directrice), Nathalie BERNARDIE-TAHIR (rapporteure), Mohamed BERRIANE (rapporteur), Saskia COUSIN, Laurent FARET, Marie-Christine FOURNY.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programme de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : co-porteuse du programme MIGRINVEST </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(terrain à Bruxelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Réseau National des MSHS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2026 : membre du programme IMHANA </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« (Im)migration d’Hier et d’Aujourd’hui en Nouvelle-Aquitaine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la région Nouvelle-Aquitaine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : membre du programme CIRCUS </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Mobilités européennes vers l'Afrique. Circulations internationales et nouveaux ancrages au Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (CIRCUS), lauréat du Prix Tremplin 2020 MESRI Recherche en coopération Afrique (coord. D. Lessault - U. Angers et P. Sakho - U. Dakar)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : membre du programme ICAR &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitudes CARtographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, projet UP Squared Impulsions Interdisciplinaires, Université de Poitiers (coord. Claire Portal - U. Poitiers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : membre du programme VILL'MOUV portant sur les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mobilités et le changement urbain en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, projet Institut Convergence Migration / Ecole Française de Rome (coord. C. Schmoll - EHESS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : membre du programme ANR RECORDS portant sur les pratiques d'écoute de musique, intervention sur un dispositif méthodologique d'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">entretiens augmentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (coord. T. Louail - CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : participation au projet de recherche &amp;quot;Média situé et mobilité partagée&amp;quot; au croisement entre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">art, géographie et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (coord. B. Guelton - Paris 1)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités éditoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : membre du comité éditorial de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales (REMI)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : rédactrice en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2021 : membre de l'équipe éditoriale de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feuilles de Géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2024 : membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en tant que correctrice.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluations d'articles scientifiques dans les revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales, Migrations Studies, Journal of Arabian Studies, Revue Tiers Monde, Mobility Humanities, Carnets de Géographe, Échogéo, Monde du Tourisme</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation et diffusion scientifique (sélection)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : co-organisation de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">émission de radio &amp;quot;Soit dit en Migrant&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la radio Pulsar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 : co-organisation du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire « Tour du monde »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> porté par le Labex Dynamite</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : membre du comité d’organisation du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Des Migrations Internationales Privilégiées ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Aubervilliers, décembre 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : co-responsable avec T. Chabre de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">axe « Migrations Privilégiées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du département POLICY de l’Institut Convergence Migrations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : co-direction scientifique du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences « Migrations et Cycle de vie » puis « Arts et Migrations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au sein de l’Espace Mendes France, centre de diffusion scientifique de Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 : membre du comité scientifique du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Festival International de Géographie de St Dié des Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, consacré au thème des migrations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : avec Olivier Clochard, coordination du séminaire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les représentations des Migrations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au laboratoire Migrinter.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : membre du réseau de recherche international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle Migrations Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Fellow de l’IC Migrations, co-coordinatrice puis membre du groupe de travail &amp;quot;Migrations Privilégiées&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2019 : membre du groupe de travail « L’espace de la mobilité » du Labex Dynamite.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2024 : membre de la CES de la section 23 de l’Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITÉS PÉDAGOGIQUES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Maîtresse de conférences au département de Géographie de l’Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020 : interventions ponctuelles à l’Université de Marne la Vallée et à l’ENS Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : ATER à l’Université de Cergy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 : ATER à l’Université de Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Enseignante en contrat doctoral avec charge d’enseignement à l’UFR de géographie de l’Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence de géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements thématiques : géographie sociale, mobilités, analyse spatiale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements méthodologiques : enquête de terrain, cartographie, statitistiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation au CAPES d'histoire géographie et à l'agrégation de géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention au sein de la question « Les espaces du tourisme et des loisirs », et &amp;quot;Frontières&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coord. de la question « Asie du Sud Est » à l’Univ. de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master Migrations de l'Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de la recherche, cartographies statistiques, enquêtes de terrain</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géographie des migrations, Migrations privilégiées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 10 mémoires au sein du master Migrations Internationales portant sur les migrations d’engagement, l’art et la migration, l’expatriation, le genre, la race, la sexualité.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">coopérative de gestion du master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Migrations (Gestion des emplois du temps, recrutement des intervenants extérieurs, organisation des conseils de perfectionnement, évaluation de la formation).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Entre recherche et pédagogie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre des comités scientifiques et d’organisation des éditions 2019 et 2022 de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">école d’été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Migrations et Mondialisations » co-portée par le CEPED, l’URMIS et Migrinter.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITÉS D'INTÉRÊT COLLECTIF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : Membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Social d'Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ancien Comité Technique) de l’Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 : Représentante des doctant·e·s au sein du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">conseil de l’UMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Géographie-cités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 : Membre élue à la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission d’Action Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université Paris 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les mobilisations : Incertitudes d’échelle, de légitimité et d’utilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 141, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15v52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Hacer y deshacer el privilegio en migración [Versión en español]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Faire et défaire le privilège en migration, 40 (2 et 3), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13y7p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Doing and Undoing Privilege in Migration [English Version]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Faire et défaire le privilège en migration, 40 (2 et 3), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13y7q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Rencontres artistiques autour des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Rencontres artistiques autour des migrations, 24, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/128l6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating digital traces into mixed methods designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (1-2), pp.129--160. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.651.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Faire et défaire le privilège en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 40 (n°2 et 3), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12hu4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraité·e·s français·es au Maroc : des spatialités privilégiées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.219-251. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.24964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Retirees in Morocco: Privileged Spatialities? [English Version]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les intermédiaires de la migration, 39 (4), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12j3r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français·es à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des “migrations privilégiées”? Au carrefour des catégories de la mobilité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio / Vendre et acheter à Banglamphu (Bangkok) : commerce et coprésences entre touristes et habitant·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urbanités sud-est asiatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24h rue Khao San (Bangkok). Enclave touristique et observation photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.1185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations hivernales des Européens vers le Maroc : circulations et constructions des espaces de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 77 (1), pp.51-68. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.077.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des savoir-faire pédagogiques : retours sur l’expérience éditoriale des Feuilles de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Duroudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Frouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.1146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « tour du monde » des backpagers, voyage normalisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(note de lecture) Michaela Benson & Karen O’Reilly (eds.), Lifestyle Migration. Expectations, Aspirations and Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 221-222, pp.404-410. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.19029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Note de lecture) Jean-Pierre Orfeuil et Fabrice Ripoll, Accès et mobilités, les nouvelles inégalités, Gollion (Suisse), Infolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adepte du couchsurfing, un néo-routard urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.100-111. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036659ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et diffusions des connaissances sur les migrations au sein des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Lakétienkoia Damome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Racho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Faire et défaire le privilège en migration” : présentation du dernier numéro de la REMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Migrations internationales privilégiées”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRAPRIV, groupe de travail “Migrations internationales privilégiées”, Dec 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplifting Interviews in Social Science with Individual Data Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Latreille de Fozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '22: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3491101.3503553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Colloque Des migrations internationales privilégiées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Chabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eren Akin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer son terrain de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral Migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir, accueillir et revenir : la France à l’aune des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02529945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrant » du temps-libre ? Discussion théorique et croisée autour de mobilités de longue durée et de loisir, des Nords vers les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Nords vers les Suds : État de la recherche sur les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tour du monde en 365 jours », questionner l’institutionnalisation du backpacking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme hors des sentiers battus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4e colloque international de l’Association ASTRES, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backpacking : an itinerant form of expatriation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGS-IBG Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session : The expatriate question, Aug 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire et défaire le privilège en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (2-3), 278 p., 2024, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12htl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04826740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres artistiques autour des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, 2024, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/128lk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français·es à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, 2022, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.22824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Déaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2021, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.2614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, lieux et parcours de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïk Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2023, 9782271147530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De passage rue Khao San (Bangkok) : coprésences dans une « rue globale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Fleury, J-B Frétigny, D. Kanellopoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces publics à l'épreuve des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2022, 9782753583764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Mobile Groups in Cities, Migrant women servants in Amman and backpackers in Bangkok : a crossing approach using the ‘walking interviews’ method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Cattan; L. Faret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Spatialities. Transgressive Mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routeledge, 2022, 9781032071084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre enquête ethnographique et traces numériques : application aux mobilités quotidiennes d’un quartier de Bangkok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cebeillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meissonnier Joël; Vincent Stéphanie; Rabaud Mathieu; Kaufmann Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema, pp.37-53, 2020, 978-2-37180-423-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hivernants au Maroc et backpackers en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Fabbiano, M. Peraldi, A. Poli, L. Terrazzoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations des Nords vers les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2019, 978-2-8111-1952-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hivernants au Maroc et backpackers en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia Fabbiano; Michel Peraldi; Alexandra Poli; Liza Terrazzoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations des Nords vers les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2019, 978-2-8111-1952-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonniers du temps libre : modalités socio-spatiales de la présence des hivernants européens au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants au Maroc. Cosmopolitisme, présence d’étrangers et transformations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jacques-Berque; Centre Jacques-Berque, 2015, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cjb.933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations privilégiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobidic. Dictionnaire critique des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60582/geomob11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soit dit en migrant #3 - migrations et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les rapports aux lieux dans les mobilités privilegiées : étude croisée des backpackers en Thaïlande et des hivernants au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017PA01H018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01770586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53F07AA4"/>
+    <w:nsid w:val="D66BE8B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="045C9ED3"/>
+    <w:nsid w:val="F4E8CF1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="750199F1"/>
+    <w:nsid w:val="C3C06DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2E98741E"/>
+    <w:nsid w:val="80B27760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="48E3C37B"/>
+    <w:nsid w:val="193919B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="62704E3F"/>
+    <w:nsid w:val="1B3893BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6FD2970A"/>
+    <w:nsid w:val="38C3C75A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="ECFBF4F6"/>
+    <w:nsid w:val="A90CFEB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="341833F2"/>
+    <w:nsid w:val="8D93467C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="8DCB6496"/>
+    <w:nsid w:val="9E25F277"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="EE8A5004"/>
+    <w:nsid w:val="DB8298E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="00517C68"/>
+    <w:nsid w:val="8ED5BF71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1999,51 +1999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086158v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7p" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7q" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764377v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Khouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128l6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hu4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24964" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23189" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1185" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1146" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.077.0051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688202v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.19029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688203v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036659ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lak&#233;tienkoia Damome" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Daghmi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Brahim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Racho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Latreille de Fozi&#232;res" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503553" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Chabre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren Akin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roussel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123884v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123891v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128lk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04826740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12htl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22824" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592888v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rublon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie D&#233;aux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2614" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123969v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123949v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123768v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Caillol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526543v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123811v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.933" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01770586v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01H018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557016v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v52" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086158v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7p" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086174v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7q" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Khouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Morel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128l6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hu4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24964" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3r" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.077.0051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397146v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1146" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.316" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.19029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036659ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lak&#233;tienkoia Damome" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Daghmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Brahim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Racho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Latreille de Fozi&#232;res" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503553" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123880v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Chabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren Akin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roussel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04826740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12htl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764376v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128lk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22824" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rublon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie D&#233;aux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2614" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Caillol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123825v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.933" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01770586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01H018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>