--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brenda Le Bigot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en géographie - Université Gustave Eiffel - Laboratoire ACP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent principalement sur les mobilités internationales depuis les pays européens et participent au champ de recherche émergeant sur les &amp;quot;migrations privilégiées&amp;quot;. Je travaille sur différents groupes et terrains -retraités européens au Maroc, au Sénégal, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">backpackers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Thaïlande, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">digital nomads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, expatriés français,... en m'intéressant spécialement à la dimension spatiale de ces mobilités. À travers la notion de &amp;quot;privilège&amp;quot;, j'interroge les inégalités d'accès à la mobilité et au Monde, au cœur des dynamiques contemporaines de la mondialisation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je porte une attention particulière à l’expérimentation méthodologique. Mes travaux individuels et collectifs me conduisent à développer des dispositifs photographiques, cartographiques, et/ou participatifs contribuant aux réflexions sur la production de données d'enquête, et sur les protocoles qualitatifs et mixtes de recherche en SHS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Qualification aux fonctions de Maîtresse de conférences par la section 23 du CNU</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Doctorat de Géographie, Université Paris 1 Panthéon-Sorbonne, UMR Géographie-cités.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 Recherche Géographie, Université Paris 1 Panthéon-Sorbonne, spécialité &amp;quot;Sciences des territoires, Géoprisme&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de géographie soutenue en 2017 à l'Université Paris 1 Panthéon-Sorbonne, UMR Géographie-cités</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Penser les rapports aux lieux dans les mobilités privilégiées. Étude croisée des backpackers en Thaïlande et des hivernants au Maroc.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nadine CATTAN (directrice), Nathalie BERNARDIE-TAHIR (rapporteure), Mohamed BERRIANE (rapporteur), Saskia COUSIN, Laurent FARET, Marie-Christine FOURNY.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programme de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : co-porteuse du programme MIGRINVEST </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(terrain à Bruxelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Réseau National des MSHS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2026 : membre du programme IMHANA </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« (Im)migration d’Hier et d’Aujourd’hui en Nouvelle-Aquitaine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la région Nouvelle-Aquitaine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : membre du programme CIRCUS </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Mobilités européennes vers l'Afrique. Circulations internationales et nouveaux ancrages au Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (CIRCUS), lauréat du Prix Tremplin 2020 MESRI Recherche en coopération Afrique (coord. D. Lessault - U. Angers et P. Sakho - U. Dakar)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : membre du programme ICAR &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitudes CARtographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, projet UP Squared Impulsions Interdisciplinaires, Université de Poitiers (coord. Claire Portal - U. Poitiers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : membre du programme VILL'MOUV portant sur les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mobilités et le changement urbain en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, projet Institut Convergence Migration / Ecole Française de Rome (coord. C. Schmoll - EHESS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : membre du programme ANR RECORDS portant sur les pratiques d'écoute de musique, intervention sur un dispositif méthodologique d'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">entretiens augmentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (coord. T. Louail - CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : participation au projet de recherche &amp;quot;Média situé et mobilité partagée&amp;quot; au croisement entre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">art, géographie et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (coord. B. Guelton - Paris 1)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités éditoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : membre du comité éditorial de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales (REMI)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : rédactrice en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2021 : membre de l'équipe éditoriale de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feuilles de Géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2024 : membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en tant que correctrice.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluations d'articles scientifiques dans les revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales, Migrations Studies, Journal of Arabian Studies, Revue Tiers Monde, Mobility Humanities, Carnets de Géographe, Échogéo, Monde du Tourisme</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation et diffusion scientifique (sélection)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : co-organisation de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">émission de radio &amp;quot;Soit dit en Migrant&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la radio Pulsar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 : co-organisation du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire « Tour du monde »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> porté par le Labex Dynamite</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : membre du comité d’organisation du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Des Migrations Internationales Privilégiées ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Aubervilliers, décembre 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : co-responsable avec T. Chabre de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">axe « Migrations Privilégiées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du département POLICY de l’Institut Convergence Migrations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : co-direction scientifique du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences « Migrations et Cycle de vie » puis « Arts et Migrations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au sein de l’Espace Mendes France, centre de diffusion scientifique de Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 : membre du comité scientifique du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Festival International de Géographie de St Dié des Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, consacré au thème des migrations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : avec Olivier Clochard, coordination du séminaire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les représentations des Migrations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au laboratoire Migrinter.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : membre du réseau de recherche international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle Migrations Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Fellow de l’IC Migrations, co-coordinatrice puis membre du groupe de travail &amp;quot;Migrations Privilégiées&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2019 : membre du groupe de travail « L’espace de la mobilité » du Labex Dynamite.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2024 : membre de la CES de la section 23 de l’Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITÉS PÉDAGOGIQUES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Maîtresse de conférences au département de Géographie de l’Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020 : interventions ponctuelles à l’Université de Marne la Vallée et à l’ENS Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : ATER à l’Université de Cergy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 : ATER à l’Université de Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Enseignante en contrat doctoral avec charge d’enseignement à l’UFR de géographie de l’Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence de géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements thématiques : géographie sociale, mobilités, analyse spatiale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements méthodologiques : enquête de terrain, cartographie, statitistiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation au CAPES d'histoire géographie et à l'agrégation de géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention au sein de la question « Les espaces du tourisme et des loisirs », et &amp;quot;Frontières&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coord. de la question « Asie du Sud Est » à l’Univ. de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master Migrations de l'Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de la recherche, cartographies statistiques, enquêtes de terrain</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géographie des migrations, Migrations privilégiées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 10 mémoires au sein du master Migrations Internationales portant sur les migrations d’engagement, l’art et la migration, l’expatriation, le genre, la race, la sexualité.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">coopérative de gestion du master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Migrations (Gestion des emplois du temps, recrutement des intervenants extérieurs, organisation des conseils de perfectionnement, évaluation de la formation).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Entre recherche et pédagogie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre des comités scientifiques et d’organisation des éditions 2019 et 2022 de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">école d’été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Migrations et Mondialisations » co-portée par le CEPED, l’URMIS et Migrinter.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITÉS D'INTÉRÊT COLLECTIF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : Membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Social d'Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ancien Comité Technique) de l’Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 : Représentante des doctant·e·s au sein du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">conseil de l’UMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Géographie-cités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 : Membre élue à la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission d’Action Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université Paris 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les mobilisations : Incertitudes d’échelle, de légitimité et d’utilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 141, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15v52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Hacer y deshacer el privilegio en migración [Versión en español]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Faire et défaire le privilège en migration, 40 (2 et 3), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13y7p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Doing and Undoing Privilege in Migration [English Version]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Faire et défaire le privilège en migration, 40 (2 et 3), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13y7q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Rencontres artistiques autour des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Rencontres artistiques autour des migrations, 24, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/128l6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating digital traces into mixed methods designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (1-2), pp.129--160. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.651.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Faire et défaire le privilège en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 40 (n°2 et 3), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12hu4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraité·e·s français·es au Maroc : des spatialités privilégiées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.219-251. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.24964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Retirees in Morocco: Privileged Spatialities? [English Version]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les intermédiaires de la migration, 39 (4), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12j3r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français·es à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des “migrations privilégiées”? Au carrefour des catégories de la mobilité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio / Vendre et acheter à Banglamphu (Bangkok) : commerce et coprésences entre touristes et habitant·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urbanités sud-est asiatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24h rue Khao San (Bangkok). Enclave touristique et observation photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.1185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations hivernales des Européens vers le Maroc : circulations et constructions des espaces de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 77 (1), pp.51-68. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.077.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des savoir-faire pédagogiques : retours sur l’expérience éditoriale des Feuilles de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Duroudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Frouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.1146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « tour du monde » des backpagers, voyage normalisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(note de lecture) Michaela Benson & Karen O’Reilly (eds.), Lifestyle Migration. Expectations, Aspirations and Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 221-222, pp.404-410. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.19029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Note de lecture) Jean-Pierre Orfeuil et Fabrice Ripoll, Accès et mobilités, les nouvelles inégalités, Gollion (Suisse), Infolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adepte du couchsurfing, un néo-routard urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.100-111. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036659ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et diffusions des connaissances sur les migrations au sein des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Lakétienkoia Damome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Racho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Faire et défaire le privilège en migration” : présentation du dernier numéro de la REMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Migrations internationales privilégiées”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRAPRIV, groupe de travail “Migrations internationales privilégiées”, Dec 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplifting Interviews in Social Science with Individual Data Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Latreille de Fozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '22: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3491101.3503553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Colloque Des migrations internationales privilégiées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Chabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eren Akin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer son terrain de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral Migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir, accueillir et revenir : la France à l’aune des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02529945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrant » du temps-libre ? Discussion théorique et croisée autour de mobilités de longue durée et de loisir, des Nords vers les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Nords vers les Suds : État de la recherche sur les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tour du monde en 365 jours », questionner l’institutionnalisation du backpacking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme hors des sentiers battus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4e colloque international de l’Association ASTRES, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backpacking : an itinerant form of expatriation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGS-IBG Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session : The expatriate question, Aug 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire et défaire le privilège en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (2-3), 278 p., 2024, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12htl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04826740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres artistiques autour des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, 2024, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/128lk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français·es à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, 2022, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.22824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Déaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2021, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.2614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, lieux et parcours de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïk Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2023, 9782271147530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De passage rue Khao San (Bangkok) : coprésences dans une « rue globale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Fleury, J-B Frétigny, D. Kanellopoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces publics à l'épreuve des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2022, 9782753583764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Mobile Groups in Cities, Migrant women servants in Amman and backpackers in Bangkok : a crossing approach using the ‘walking interviews’ method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Cattan; L. Faret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Spatialities. Transgressive Mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routeledge, 2022, 9781032071084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre enquête ethnographique et traces numériques : application aux mobilités quotidiennes d’un quartier de Bangkok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cebeillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meissonnier Joël; Vincent Stéphanie; Rabaud Mathieu; Kaufmann Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema, pp.37-53, 2020, 978-2-37180-423-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hivernants au Maroc et backpackers en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Fabbiano, M. Peraldi, A. Poli, L. Terrazzoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations des Nords vers les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2019, 978-2-8111-1952-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hivernants au Maroc et backpackers en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia Fabbiano; Michel Peraldi; Alexandra Poli; Liza Terrazzoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations des Nords vers les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2019, 978-2-8111-1952-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonniers du temps libre : modalités socio-spatiales de la présence des hivernants européens au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants au Maroc. Cosmopolitisme, présence d’étrangers et transformations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jacques-Berque; Centre Jacques-Berque, 2015, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cjb.933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations privilégiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobidic. Dictionnaire critique des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60582/geomob11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soit dit en migrant #3 - migrations et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les rapports aux lieux dans les mobilités privilegiées : étude croisée des backpackers en Thaïlande et des hivernants au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017PA01H018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01770586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brenda Le Bigot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en géographie - Université Gustave Eiffel - Laboratoire ACP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent principalement sur les mobilités internationales depuis les pays européens et participent au champ de recherche émergeant sur les &amp;quot;migrations privilégiées&amp;quot;. Je travaille sur différents groupes et terrains -retraités européens au Maroc, au Sénégal, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">backpackers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Thaïlande, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">digital nomads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, expatriés français,... en m'intéressant spécialement à la dimension spatiale de ces mobilités. À travers la notion de &amp;quot;privilège&amp;quot;, j'interroge les inégalités d'accès à la mobilité et au Monde, au cœur des dynamiques contemporaines de la mondialisation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je porte une attention particulière à l’expérimentation méthodologique. Mes travaux individuels et collectifs me conduisent à développer des dispositifs photographiques, cartographiques, et/ou participatifs contribuant aux réflexions sur la production de données d'enquête, et sur les protocoles qualitatifs et mixtes de recherche en SHS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Qualification aux fonctions de Maîtresse de conférences par la section 23 du CNU</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Doctorat de Géographie, Université Paris 1 Panthéon-Sorbonne, UMR Géographie-cités.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 Recherche Géographie, Université Paris 1 Panthéon-Sorbonne, spécialité &amp;quot;Sciences des territoires, Géoprisme&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de géographie soutenue en 2017 à l'Université Paris 1 Panthéon-Sorbonne, UMR Géographie-cités</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Penser les rapports aux lieux dans les mobilités privilégiées. Étude croisée des backpackers en Thaïlande et des hivernants au Maroc.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nadine CATTAN (directrice), Nathalie BERNARDIE-TAHIR (rapporteure), Mohamed BERRIANE (rapporteur), Saskia COUSIN, Laurent FARET, Marie-Christine FOURNY.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programme de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : co-porteuse du programme MIGRINVEST </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">(terrain à Bruxelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Réseau National des MSHS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2026 : membre du programme IMHANA </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« (Im)migration d’Hier et d’Aujourd’hui en Nouvelle-Aquitaine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la région Nouvelle-Aquitaine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : membre du programme CIRCUS </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Mobilités européennes vers l'Afrique. Circulations internationales et nouveaux ancrages au Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (CIRCUS), lauréat du Prix Tremplin 2020 MESRI Recherche en coopération Afrique (coord. D. Lessault - U. Angers et P. Sakho - U. Dakar)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : membre du programme ICAR &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitudes CARtographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, projet UP Squared Impulsions Interdisciplinaires, Université de Poitiers (coord. Claire Portal - U. Poitiers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : membre du programme VILL'MOUV portant sur les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mobilités et le changement urbain en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, projet Institut Convergence Migration / Ecole Française de Rome (coord. C. Schmoll - EHESS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : membre du programme ANR RECORDS portant sur les pratiques d'écoute de musique, intervention sur un dispositif méthodologique d'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">entretiens augmentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (coord. T. Louail - CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : participation au projet de recherche &amp;quot;Média situé et mobilité partagée&amp;quot; au croisement entre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">art, géographie et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (coord. B. Guelton - Paris 1)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités éditoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : membre du comité éditorial de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales (REMI)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : rédactrice en chef de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2021 : membre de l'équipe éditoriale de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feuilles de Géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2024 : membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en tant que correctrice.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluations d'articles scientifiques dans les revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales, Migrations Studies, Journal of Arabian Studies, Revue Tiers Monde, Mobility Humanities, Carnets de Géographe, Échogéo, Monde du Tourisme</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation et diffusion scientifique (sélection)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : co-organisation de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">émission de radio &amp;quot;Soit dit en Migrant&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la radio Pulsar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 : co-organisation du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire « Tour du monde »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> porté par le Labex Dynamite</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : membre du comité d’organisation du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Des Migrations Internationales Privilégiées ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Aubervilliers, décembre 2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : co-responsable avec T. Chabre de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">axe « Migrations Privilégiées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du département POLICY de l’Institut Convergence Migrations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 : co-direction scientifique du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences « Migrations et Cycle de vie » puis « Arts et Migrations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au sein de l’Espace Mendes France, centre de diffusion scientifique de Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 : membre du comité scientifique du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Festival International de Géographie de St Dié des Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, consacré au thème des migrations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : avec Olivier Clochard, coordination du séminaire </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les représentations des Migrations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au laboratoire Migrinter.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : membre du réseau de recherche international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle Migrations Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Fellow de l’IC Migrations, co-coordinatrice puis membre du groupe de travail &amp;quot;Migrations Privilégiées&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2019 : membre du groupe de travail « L’espace de la mobilité » du Labex Dynamite.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2024 : membre de la CES de la section 23 de l’Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITÉS PÉDAGOGIQUES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Maîtresse de conférences au département de Géographie de l’Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020 : interventions ponctuelles à l’Université de Marne la Vallée et à l’ENS Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : ATER à l’Université de Cergy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 : ATER à l’Université de Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Enseignante en contrat doctoral avec charge d’enseignement à l’UFR de géographie de l’Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence de géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements thématiques : géographie sociale, mobilités, analyse spatiale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements méthodologiques : enquête de terrain, cartographie, statitistiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation au CAPES d'histoire géographie et à l'agrégation de géographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention au sein de la question « Les espaces du tourisme et des loisirs », et &amp;quot;Frontières&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coord. de la question « Asie du Sud Est » à l’Univ. de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master Migrations de l'Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de la recherche, cartographies statistiques, enquêtes de terrain</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géographie des migrations, Migrations privilégiées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 10 mémoires au sein du master Migrations Internationales portant sur les migrations d’engagement, l’art et la migration, l’expatriation, le genre, la race, la sexualité.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">coopérative de gestion du master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Migrations (Gestion des emplois du temps, recrutement des intervenants extérieurs, organisation des conseils de perfectionnement, évaluation de la formation).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Entre recherche et pédagogie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre des comités scientifiques et d’organisation des éditions 2019 et 2022 de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">école d’été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Migrations et Mondialisations » co-portée par le CEPED, l’URMIS et Migrinter.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITÉS D'INTÉRÊT COLLECTIF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : Membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Social d'Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ancien Comité Technique) de l’Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 : Représentante des doctant·e·s au sein du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">conseil de l’UMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Géographie-cités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 : Membre élue à la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission d’Action Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université Paris 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les mobilisations : Incertitudes d’échelle, de légitimité et d’utilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 141, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15v52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Hacer y deshacer el privilegio en migración [Versión en español]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Faire et défaire le privilège en migration, 40 (2 et 3), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13y7p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Doing and Undoing Privilege in Migration [English Version]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Faire et défaire le privilège en migration, 40 (2 et 3), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13y7q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating digital traces into mixed methods designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (1-2), pp.129--160. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.651.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Rencontres artistiques autour des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Rencontres artistiques autour des migrations, 24, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/128l6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Faire et défaire le privilège en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 40 (n°2 et 3), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12hu4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retraité·e·s français·es au Maroc : des spatialités privilégiées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.219-251. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remi.24964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Retirees in Morocco: Privileged Spatialities? [English Version]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les intermédiaires de la migration, 39 (4), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12j3r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français·es à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des “migrations privilégiées”? Au carrefour des catégories de la mobilité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio / Vendre et acheter à Banglamphu (Bangkok) : commerce et coprésences entre touristes et habitant·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urbanités sud-est asiatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24h rue Khao San (Bangkok). Enclave touristique et observation photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.1185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des savoir-faire pédagogiques : retours sur l’expérience éditoriale des Feuilles de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Duroudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Frouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.1146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations hivernales des Européens vers le Maroc : circulations et constructions des espaces de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 77 (1), pp.51-68. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.077.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « tour du monde » des backpagers, voyage normalisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(note de lecture) Michaela Benson & Karen O’Reilly (eds.), Lifestyle Migration. Expectations, Aspirations and Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 221-222, pp.404-410. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.19029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Note de lecture) Jean-Pierre Orfeuil et Fabrice Ripoll, Accès et mobilités, les nouvelles inégalités, Gollion (Suisse), Infolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adepte du couchsurfing, un néo-routard urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.100-111. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036659ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et diffusions des connaissances sur les migrations au sein des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Soubiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Lakétienkoia Damome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Racho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">migrations &amp; transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Faire et défaire le privilège en migration” : présentation du dernier numéro de la REMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Migrations internationales privilégiées”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIGRAPRIV, groupe de travail “Migrations internationales privilégiées”, Dec 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplifting Interviews in Social Science with Individual Data Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Latreille de Fozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '22: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3491101.3503553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Colloque Des migrations internationales privilégiées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Chabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eren Akin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer son terrain de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral Migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02533972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir, accueillir et revenir : la France à l’aune des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02529945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrant » du temps-libre ? Discussion théorique et croisée autour de mobilités de longue durée et de loisir, des Nords vers les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Nords vers les Suds : État de la recherche sur les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tour du monde en 365 jours », questionner l’institutionnalisation du backpacking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme hors des sentiers battus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4e colloque international de l’Association ASTRES, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backpacking : an itinerant form of expatriation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGS-IBG Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session : The expatriate question, Aug 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire et défaire le privilège en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (2-3), 278 p., 2024, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12htl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04826740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres artistiques autour des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, 2024, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/128lk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français·es à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, 2022, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.22824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Déaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2021, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.2614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, lieux et parcours de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïk Miret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2023, 9782271147530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De passage rue Khao San (Bangkok) : coprésences dans une « rue globale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Fleury, J-B Frétigny, D. Kanellopoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces publics à l'épreuve des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2022, 9782753583764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Mobile Groups in Cities, Migrant women servants in Amman and backpackers in Bangkok : a crossing approach using the ‘walking interviews’ method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Caillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Cattan; L. Faret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Spatialities. Transgressive Mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routeledge, 2022, 9781032071084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre enquête ethnographique et traces numériques : application aux mobilités quotidiennes d’un quartier de Bangkok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cebeillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meissonnier Joël; Vincent Stéphanie; Rabaud Mathieu; Kaufmann Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema, pp.37-53, 2020, 978-2-37180-423-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hivernants au Maroc et backpackers en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia Fabbiano; Michel Peraldi; Alexandra Poli; Liza Terrazzoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations des Nords vers les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2019, 978-2-8111-1952-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hivernants au Maroc et backpackers en Thaïlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Fabbiano, M. Peraldi, A. Poli, L. Terrazzoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations des Nords vers les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2019, 978-2-8111-1952-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonniers du temps libre : modalités socio-spatiales de la présence des hivernants européens au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrants au Maroc. Cosmopolitisme, présence d’étrangers et transformations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jacques-Berque; Centre Jacques-Berque, 2015, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cjb.933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations privilégiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobidic. Dictionnaire critique des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60582/geomob11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soit dit en migrant #3 - migrations et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les rapports aux lieux dans les mobilités privilegiées : étude croisée des backpackers en Thaïlande et des hivernants au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017PA01H018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01770586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D66BE8B6"/>
+    <w:nsid w:val="B2F50CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F4E8CF1F"/>
+    <w:nsid w:val="12C82F64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C3C06DE1"/>
+    <w:nsid w:val="4A52ED0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="80B27760"/>
+    <w:nsid w:val="C05CD96F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="193919B1"/>
+    <w:nsid w:val="B55068AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1B3893BD"/>
+    <w:nsid w:val="8CF41F5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="38C3C75A"/>
+    <w:nsid w:val="DA25E3C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A90CFEB6"/>
+    <w:nsid w:val="098C5935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8D93467C"/>
+    <w:nsid w:val="913FC1AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9E25F277"/>
+    <w:nsid w:val="CE61B043"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="DB8298E5"/>
+    <w:nsid w:val="AF778413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="8ED5BF71"/>
+    <w:nsid w:val="29B0D549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1999,51 +1999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557016v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v52" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086158v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7p" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086174v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7q" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Khouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Morel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128l6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hu4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24964" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3r" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.077.0051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397146v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1146" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.316" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.19029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036659ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lak&#233;tienkoia Damome" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Daghmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Brahim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Racho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Latreille de Fozi&#232;res" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503553" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123880v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Chabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren Akin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roussel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04826740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12htl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764376v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128lk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22824" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rublon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie D&#233;aux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2614" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Caillol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123825v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.933" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01770586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01H018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557016v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v52" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086158v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7p" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086174v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7q" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764377v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Khouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128l6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hu4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24964" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3r" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1146" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.077.0051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.316" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.19029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036659ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lak&#233;tienkoia Damome" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Daghmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Brahim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Racho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Latreille de Fozi&#232;res" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503553" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123880v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Chabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren Akin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roussel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04826740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12htl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764376v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128lk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22824" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rublon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie D&#233;aux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2614" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Caillol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123825v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.933" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01770586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01H018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>