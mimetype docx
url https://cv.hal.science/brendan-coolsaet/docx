--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.15625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brendan Coolsaet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brendan-coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8800-3609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187498393</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing the science on 50 years of conservation: Knowledge production biases and lessons for practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditi Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosco Lliso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-024-02049-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualising rural environmental justice in Europe in an age of climate-influenced landscape transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Darmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.103371. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it just conservation? A typology of Indigenous peoples’ and local communities’ roles in conserving biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditi Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (6), pp.1007-1021. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2024.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring environmental justice in France: evidence, movements, and ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (5), pp.757-777. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09644016.2023.2293434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Indigenous peoples and local communities in effective and equitable conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Sterling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Loveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole D, Gross-Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-12625-260319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access and allocation in global biodiversity governance: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lovera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Agreements: Politics, Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10784-020-09476-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice and Transformations to Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Teresa Armijos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth a S Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment: Science and Policy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00139157.2020.1820294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress toward Equitably Managed Protected Areas in Aichi Target 11: A Global Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Zafra-Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gross-Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (3), pp.191-197. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biy143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolonizing Environmental Justice Studies: A Latin American Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitalism Nature Socialism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10455752.2018.1558272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-ecological outcomes of agricultural intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vang Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (6), pp.275 - 282. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-018-0070-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an indicator system to assess equitable management in protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zafra-Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brockington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Cortes-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211, pp.134 - 141. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2017.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice and conservation: The need to incorporate recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 197, pp.254 - 261. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an agroecology of knowledges: Recognition, cognitive justice and farmers’ autonomy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.165 - 171. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformative Participation in Agrobiodiversity Governance: Making the Case for an Environmental Justice Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (6), pp.1089 - 1104. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10806-015-9579-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair and Equitable Negotiations? African Influence and the International Access and Benefit-Sharing Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (2), pp.38 - 56. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/GLEP_a_00297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et ressources génétiques : la Belgique et le Protocole de Nagoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier hebdomadaire du CRISP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2226 (21), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cris.2226.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenges for Implementing the Nagoya Protocol in a Multi-Level Governance Context: Lessons from the Belgian Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HR Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4), pp.555 - 580. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources2040555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9780367139933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the Nagoya Protocol. Comparing Access and Benefit-Sharing Regimes in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Broggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use intensification: the promise of sustainability and the reality of trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services and Poverty Alleviation. Trade-offs and Governance. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01788070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice and equity: emerging research and policy approaches to address ecosystem service trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kate Schreckenberg, Georgina Mace, Mahesh Poudyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services and Poverty Alleviation. Trade-offs and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-38, 2018, 9781138580848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01788067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Access Benefit-Sharing and the Nagoya Protocol: The Confluence of Abiding Legal Doctrines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Broggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing the Nagoya Protocol : comparing Access and Benefit-Sharing regimes in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004293212_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice environnementale internationale : Quelle procédure pour une participation juste et équitable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nature en éclats. Les défis d'un nouveau rapport à la nature. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Access and Benefit-Sharing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing the Nagoya Protocol : comparing Access and Benefit-Sharing regimes in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004293212_017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Resources in a Multi-Layered Institutional Cake: The Regulation of Access Benefit-Sharing in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Broggiato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing the Nagoya Protocol : comparing Access and Benefit-Sharing regimes in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill | Nijhoff </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-90-04-29321-2 </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004293212_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study for the implementation in Belgium of the Nagoya Protocol on Access and Benefit‐sharing to the Convention on Biological Diversity Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Batur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université catholique de Louvain (Louvain-la-Neuve, Belgique). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of EU environmental policy: challenges & opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirini Withana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baldock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Volkery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institute for European Environmental Policy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.15625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brendan Coolsaet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brendan-coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8800-3609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187498393</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualising rural environmental justice in Europe in an age of climate-influenced landscape transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Darmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.103371. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it just conservation? A typology of Indigenous peoples’ and local communities’ roles in conserving biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditi Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (6), pp.1007-1021. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2024.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing the science on 50 years of conservation: Knowledge production biases and lessons for practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditi Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosco Lliso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-024-02049-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring environmental justice in France: evidence, movements, and ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (5), pp.757-777. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09644016.2023.2293434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Indigenous peoples and local communities in effective and equitable conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Sterling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Loveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole D, Gross-Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-12625-260319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice and Transformations to Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Teresa Armijos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth a S Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment: Science and Policy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00139157.2020.1820294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access and allocation in global biodiversity governance: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lovera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Agreements: Politics, Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10784-020-09476-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress toward Equitably Managed Protected Areas in Aichi Target 11: A Global Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Zafra-Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gross-Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (3), pp.191-197. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biy143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolonizing Environmental Justice Studies: A Latin American Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitalism Nature Socialism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10455752.2018.1558272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-ecological outcomes of agricultural intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vang Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (6), pp.275 - 282. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-018-0070-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an indicator system to assess equitable management in protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zafra-Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brockington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Cortes-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211, pp.134 - 141. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2017.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice and conservation: The need to incorporate recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 197, pp.254 - 261. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an agroecology of knowledges: Recognition, cognitive justice and farmers’ autonomy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.165 - 171. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair and Equitable Negotiations? African Influence and the International Access and Benefit-Sharing Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (2), pp.38 - 56. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/GLEP_a_00297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformative Participation in Agrobiodiversity Governance: Making the Case for an Environmental Justice Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (6), pp.1089 - 1104. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10806-015-9579-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et ressources génétiques : la Belgique et le Protocole de Nagoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier hebdomadaire du CRISP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2226 (21), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cris.2226.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenges for Implementing the Nagoya Protocol in a Multi-Level Governance Context: Lessons from the Belgian Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HR Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4), pp.555 - 580. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources2040555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9780367139933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the Nagoya Protocol. Comparing Access and Benefit-Sharing Regimes in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Broggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use intensification: the promise of sustainability and the reality of trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services and Poverty Alleviation. Trade-offs and Governance. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01788070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice and equity: emerging research and policy approaches to address ecosystem service trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kate Schreckenberg, Georgina Mace, Mahesh Poudyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services and Poverty Alleviation. Trade-offs and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-38, 2018, 9781138580848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01788067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Access and Benefit-Sharing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing the Nagoya Protocol : comparing Access and Benefit-Sharing regimes in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004293212_017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Resources in a Multi-Layered Institutional Cake: The Regulation of Access Benefit-Sharing in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Broggiato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing the Nagoya Protocol : comparing Access and Benefit-Sharing regimes in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill | Nijhoff </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-90-04-29321-2 </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004293212_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Access Benefit-Sharing and the Nagoya Protocol: The Confluence of Abiding Legal Doctrines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Broggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing the Nagoya Protocol : comparing Access and Benefit-Sharing regimes in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004293212_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice environnementale internationale : Quelle procédure pour une participation juste et équitable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nature en éclats. Les défis d'un nouveau rapport à la nature. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study for the implementation in Belgium of the Nagoya Protocol on Access and Benefit‐sharing to the Convention on Biological Diversity Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Batur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université catholique de Louvain (Louvain-la-Neuve, Belgique). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of EU environmental policy: challenges & opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirini Withana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baldock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Volkery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institute for European Environmental Policy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEB601B4"/>
+    <w:nsid w:val="CEDB458E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brendan-coolsaet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8800-3609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187498393" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675539v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Dawson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Coolsaet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Bhardwaj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco Lliso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-024-02049-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675441v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#233;gou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Darmet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103371" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Booker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.05.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09644016.2023.2293434" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341800v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Sterling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Loveridge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D, Gross-Camp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12625-260319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rabitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lovera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10784-020-09476-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Teresa Armijos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth a S Edwards" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00139157.2020.1820294" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Zafra-Calvo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Garmendia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Pascual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Palomo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gross-Camp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biy143" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina &#193;lvarez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10455752.2018.1558272" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vang Rasmussen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Mertz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-018-0070-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zafra-Calvo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pascual" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brockington" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cortes-Vazquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.05.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Corbera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Fraser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.03.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.07.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-015-9579-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pitseys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/GLEP_a_00297" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cris.2226.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources2040555" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Environmental-Justice-Key-Issues/Coolsaet/p/book/9780367139933" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulya Batur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Broggiato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Fisher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429016295" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743918v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004293212_002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004293212_017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/abstract/title/24697" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004293212_003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743927v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirini Withana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Volkery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brendan-coolsaet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8800-3609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187498393" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675441v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#233;gou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Coolsaet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Darmet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103371" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Dawson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Bhardwaj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Booker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.05.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco Lliso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-024-02049-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09644016.2023.2293434" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341800v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Sterling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Loveridge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D, Gross-Camp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12625-260319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Teresa Armijos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth a S Edwards" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00139157.2020.1820294" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rabitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lovera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10784-020-09476-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Zafra-Calvo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Garmendia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Pascual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Palomo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gross-Camp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biy143" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina &#193;lvarez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10455752.2018.1558272" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vang Rasmussen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Mertz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-018-0070-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zafra-Calvo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pascual" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brockington" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cortes-Vazquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.05.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Corbera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Fraser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.03.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.07.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pitseys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/GLEP_a_00297" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-015-9579-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cris.2226.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources2040555" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Environmental-Justice-Key-Issues/Coolsaet/p/book/9780367139933" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulya Batur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Broggiato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Fisher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429016295" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004293212_017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/abstract/title/24697" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004293212_003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743918v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004293212_002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743927v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirini Withana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Volkery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>