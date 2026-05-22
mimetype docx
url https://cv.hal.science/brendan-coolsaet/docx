--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.15625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brendan Coolsaet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brendan-coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8800-3609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187498393</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualising rural environmental justice in Europe in an age of climate-influenced landscape transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Darmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.103371. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it just conservation? A typology of Indigenous peoples’ and local communities’ roles in conserving biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditi Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (6), pp.1007-1021. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2024.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing the science on 50 years of conservation: Knowledge production biases and lessons for practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditi Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosco Lliso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-024-02049-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring environmental justice in France: evidence, movements, and ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (5), pp.757-777. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09644016.2023.2293434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Indigenous peoples and local communities in effective and equitable conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Sterling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Loveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole D, Gross-Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-12625-260319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice and Transformations to Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Teresa Armijos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth a S Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment: Science and Policy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00139157.2020.1820294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access and allocation in global biodiversity governance: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lovera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Agreements: Politics, Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10784-020-09476-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress toward Equitably Managed Protected Areas in Aichi Target 11: A Global Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Zafra-Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gross-Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (3), pp.191-197. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biy143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolonizing Environmental Justice Studies: A Latin American Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitalism Nature Socialism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10455752.2018.1558272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-ecological outcomes of agricultural intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vang Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (6), pp.275 - 282. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-018-0070-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an indicator system to assess equitable management in protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zafra-Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brockington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Cortes-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211, pp.134 - 141. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2017.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice and conservation: The need to incorporate recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 197, pp.254 - 261. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an agroecology of knowledges: Recognition, cognitive justice and farmers’ autonomy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.165 - 171. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair and Equitable Negotiations? African Influence and the International Access and Benefit-Sharing Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (2), pp.38 - 56. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/GLEP_a_00297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformative Participation in Agrobiodiversity Governance: Making the Case for an Environmental Justice Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (6), pp.1089 - 1104. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10806-015-9579-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et ressources génétiques : la Belgique et le Protocole de Nagoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier hebdomadaire du CRISP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2226 (21), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cris.2226.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenges for Implementing the Nagoya Protocol in a Multi-Level Governance Context: Lessons from the Belgian Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HR Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4), pp.555 - 580. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources2040555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9780367139933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the Nagoya Protocol. Comparing Access and Benefit-Sharing Regimes in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Broggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use intensification: the promise of sustainability and the reality of trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services and Poverty Alleviation. Trade-offs and Governance. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01788070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice and equity: emerging research and policy approaches to address ecosystem service trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kate Schreckenberg, Georgina Mace, Mahesh Poudyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services and Poverty Alleviation. Trade-offs and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-38, 2018, 9781138580848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01788067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Access and Benefit-Sharing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing the Nagoya Protocol : comparing Access and Benefit-Sharing regimes in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004293212_017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Resources in a Multi-Layered Institutional Cake: The Regulation of Access Benefit-Sharing in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Broggiato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing the Nagoya Protocol : comparing Access and Benefit-Sharing regimes in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill | Nijhoff </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-90-04-29321-2 </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004293212_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Access Benefit-Sharing and the Nagoya Protocol: The Confluence of Abiding Legal Doctrines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Broggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing the Nagoya Protocol : comparing Access and Benefit-Sharing regimes in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004293212_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice environnementale internationale : Quelle procédure pour une participation juste et équitable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nature en éclats. Les défis d'un nouveau rapport à la nature. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study for the implementation in Belgium of the Nagoya Protocol on Access and Benefit‐sharing to the Convention on Biological Diversity Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Batur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université catholique de Louvain (Louvain-la-Neuve, Belgique). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of EU environmental policy: challenges & opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirini Withana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baldock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Volkery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institute for European Environmental Policy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.15625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Brendan Coolsaet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brendan-coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8800-3609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187498393</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.be/citations?user=acnj8tQAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualising rural environmental justice in Europe in an age of climate-influenced landscape transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Darmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.103371. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it just conservation? A typology of Indigenous peoples’ and local communities’ roles in conserving biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditi Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (6), pp.1007-1021. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2024.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing the science on 50 years of conservation: Knowledge production biases and lessons for practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditi Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosco Lliso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-024-02049-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring environmental justice in France: evidence, movements, and ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (5), pp.757-777. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09644016.2023.2293434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Indigenous peoples and local communities in effective and equitable conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Sterling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Loveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole D, Gross-Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-12625-260319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice and Transformations to Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Teresa Armijos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth a S Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment: Science and Policy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00139157.2020.1820294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access and allocation in global biodiversity governance: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Rabitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lovera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Agreements: Politics, Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10784-020-09476-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress toward Equitably Managed Protected Areas in Aichi Target 11: A Global Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Zafra-Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Garmendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gross-Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (3), pp.191-197. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biy143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolonizing Environmental Justice Studies: A Latin American Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitalism Nature Socialism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10455752.2018.1558272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-ecological outcomes of agricultural intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vang Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (6), pp.275 - 282. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-018-0070-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an indicator system to assess equitable management in protected areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zafra-Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brockington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Cortes-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211, pp.134 - 141. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2017.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice and conservation: The need to incorporate recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M. Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 197, pp.254 - 261. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2016.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an agroecology of knowledges: Recognition, cognitive justice and farmers’ autonomy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.165 - 171. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair and Equitable Negotiations? African Influence and the International Access and Benefit-Sharing Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (2), pp.38 - 56. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/GLEP_a_00297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformative Participation in Agrobiodiversity Governance: Making the Case for an Environmental Justice Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (6), pp.1089 - 1104. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10806-015-9579-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et ressources génétiques : la Belgique et le Protocole de Nagoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier hebdomadaire du CRISP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2226 (21), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cris.2226.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenges for Implementing the Nagoya Protocol in a Multi-Level Governance Context: Lessons from the Belgian Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HR Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4), pp.555 - 580. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources2040555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9780367139933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the Nagoya Protocol. Comparing Access and Benefit-Sharing Regimes in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Broggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use intensification: the promise of sustainability and the reality of trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services and Poverty Alleviation. Trade-offs and Governance. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01788070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice and equity: emerging research and policy approaches to address ecosystem service trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kate Schreckenberg, Georgina Mace, Mahesh Poudyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services and Poverty Alleviation. Trade-offs and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-38, 2018, 9781138580848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01788067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Access and Benefit-Sharing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing the Nagoya Protocol : comparing Access and Benefit-Sharing regimes in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004293212_017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Resources in a Multi-Layered Institutional Cake: The Regulation of Access Benefit-Sharing in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Broggiato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing the Nagoya Protocol : comparing Access and Benefit-Sharing regimes in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill | Nijhoff </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-90-04-29321-2 </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004293212_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice environnementale internationale : Quelle procédure pour une participation juste et équitable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nature en éclats. Les défis d'un nouveau rapport à la nature. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Access Benefit-Sharing and the Nagoya Protocol: The Confluence of Abiding Legal Doctrines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Broggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Batur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing the Nagoya Protocol : comparing Access and Benefit-Sharing regimes in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004293212_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study for the implementation in Belgium of the Nagoya Protocol on Access and Benefit‐sharing to the Convention on Biological Diversity Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dedeurwaerdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitseys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulya Batur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université catholique de Louvain (Louvain-la-Neuve, Belgique). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of EU environmental policy: challenges & opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirini Withana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baldock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Coolsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Volkery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institute for European Environmental Policy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEDB458E"/>
+    <w:nsid w:val="55E86160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brendan-coolsaet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8800-3609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187498393" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675441v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#233;gou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Coolsaet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Darmet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103371" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Dawson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Bhardwaj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Booker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.05.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco Lliso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-024-02049-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09644016.2023.2293434" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341800v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Sterling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Loveridge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D, Gross-Camp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12625-260319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Teresa Armijos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth a S Edwards" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00139157.2020.1820294" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rabitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lovera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10784-020-09476-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Zafra-Calvo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Garmendia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Pascual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Palomo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gross-Camp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biy143" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina &#193;lvarez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10455752.2018.1558272" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vang Rasmussen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Mertz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-018-0070-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zafra-Calvo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pascual" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brockington" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cortes-Vazquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.05.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Corbera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Fraser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.03.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.07.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pitseys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/GLEP_a_00297" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-015-9579-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cris.2226.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources2040555" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Environmental-Justice-Key-Issues/Coolsaet/p/book/9780367139933" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulya Batur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Broggiato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Fisher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429016295" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004293212_017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/abstract/title/24697" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004293212_003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743918v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004293212_002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743927v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirini Withana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Volkery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brendan-coolsaet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8800-3609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187498393" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.be/citations?user=acnj8tQAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675441v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#233;gou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Coolsaet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Darmet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Dawson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Bhardwaj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Booker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.05.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco Lliso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-024-02049-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09644016.2023.2293434" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Sterling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Loveridge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole D, Gross-Camp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12625-260319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Teresa Armijos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth a S Edwards" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00139157.2020.1820294" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546954v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rabitz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lovera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10784-020-09476-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441083v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Zafra-Calvo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Garmendia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Pascual" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Palomo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gross-Camp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biy143" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina &#193;lvarez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10455752.2018.1558272" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vang Rasmussen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Mertz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-018-0070-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zafra-Calvo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pascual" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brockington" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cortes-Vazquez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.05.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Corbera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Fraser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.03.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704191v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.07.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pitseys" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/GLEP_a_00297" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-015-9579-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cris.2226.0005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources2040555" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Environmental-Justice-Key-Issues/Coolsaet/p/book/9780367139933" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulya Batur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Broggiato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Fisher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429016295" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743914v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004293212_017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/abstract/title/24697" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004293212_003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743921v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743918v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004293212_002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirini Withana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Volkery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>