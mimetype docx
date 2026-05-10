--- v0 (2026-03-17)
+++ v1 (2026-05-10)
@@ -757,96 +757,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commoning, sharing spaces and participatory process in social housing in France</w:t>
+                <w:t xml:space="preserve">Introduction des Dialogues franco-lusophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme brésilien d’internationalisation de la recherche Capes-Print</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAU Mackenzie, Feb 2023, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Villes en temps de crises démocratiques et climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Paris-Val de Seine, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354403v1</w:t>
+                <w:t xml:space="preserve">hal-04354412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop Paris, Tokyo, São Paulo</w:t>
               </w:r>
@@ -908,96 +908,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction des Dialogues franco-lusophones</w:t>
+                <w:t xml:space="preserve">Commoning, sharing spaces and participatory process in social housing in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes en temps de crises démocratiques et climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA Paris-Val de Seine, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Programme brésilien d’internationalisation de la recherche Capes-Print</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAU Mackenzie, Feb 2023, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354412v1</w:t>
+                <w:t xml:space="preserve">hal-04354403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop Komorebi, Favela Paraisópolis, São Paulo - Février 2023</w:t>
               </w:r>
@@ -1223,178 +1223,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La portée des pratiques collaboratives dans l’habitat social : ambivalences, limites et perspectives</w:t>
+                <w:t xml:space="preserve">Urban and social change in Paris suburb : the “logic of complexity” in Ivry-sur-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bresson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Floderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du programme de recherche Pratiques collaboratives dans l’habitat social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, USH, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Programme brésilien d’internationalisation de la recherche Capes-Print</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAU Mackenzie, Apr 2021, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356240v1</w:t>
+                <w:t xml:space="preserve">hal-04354421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban and social change in Paris suburb : the “logic of complexity” in Ivry-sur-Seine</w:t>
+                <w:t xml:space="preserve">La portée des pratiques collaboratives dans l’habitat social : ambivalences, limites et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Floderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme brésilien d’internationalisation de la recherche Capes-Print</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAU Mackenzie, Apr 2021, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Séminaire final du programme de recherche Pratiques collaboratives dans l’habitat social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USH, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354421v1</w:t>
+                <w:t xml:space="preserve">hal-04356240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participer, coopérer, partager : les enjeux de l’habitat social post-covid en France</w:t>
               </w:r>
@@ -4774,51 +4774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04886804v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.039.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.039.0091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Labit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14036096.2019.1671488" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Den&#232;fle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17535069.2015.1011423" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545522v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tummers Lidewij" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354412v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356240v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Szypulski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leblond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Denefle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urvoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Oliveira Leit&#227;o" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Silviano Brand&#227;o Lopes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/25485?lang=fr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02982075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010TOUR2018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04886804v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.039.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.039.0091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Labit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14036096.2019.1671488" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Den&#232;fle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17535069.2015.1011423" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545522v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tummers Lidewij" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Szypulski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leblond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Denefle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urvoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Oliveira Leit&#227;o" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Silviano Brand&#227;o Lopes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/25485?lang=fr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02982075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010TOUR2018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>