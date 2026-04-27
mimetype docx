--- v0 (2026-03-07)
+++ v1 (2026-04-27)
@@ -403,312 +403,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Modeling of Mushrooms</w:t>
+                <w:t xml:space="preserve">Modeling Autumn Sceneries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Desbenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vanderhaeghe</w:t>
+                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Galin</w:t>
+                <w:t xml:space="preserve">Samir Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grosjean</w:t>
+                <w:t xml:space="preserve">Jerome Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics (short papers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eurographics, Aug 2004, Grenoble, France. pp.37-40</w:t>
+              <w:t xml:space="preserve">Eurographics 2006, short Papers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00355626v1</w:t>
+                <w:t xml:space="preserve">hal-01303572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Autumn Sceneries</w:t>
+                <w:t xml:space="preserve">Interactive Modeling of Mushrooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Desbenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Grosjean</w:t>
+                <w:t xml:space="preserve">J. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2006, short Papers.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Eurographics (short papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurographics, Aug 2004, Grenoble, France. pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303572v1</w:t>
+                <w:t xml:space="preserve">inria-00355626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural Modeling of Cracks and Fractures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Desbenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Akkouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shape Modelling International (Short Paper )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Genova, Italy. pp.346-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -989,64 +989,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling cracks and fractures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Desbenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Akkouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (8-10), pp.717-726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1084,64 +1084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating and modeling lichen growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Desbenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Akkouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (3), pp.341--350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1232,64 +1232,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de détails dans les scènes naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Desbenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Akkouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1570,51 +1570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Ghiotto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Desbenoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3301.19" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ha Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20161414" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311427v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Ha Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355626v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosjean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303572v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akkouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Grosjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12494" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1KJW40Q8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2004.00765.x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2041XW81-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Ghiotto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Desbenoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3301.19" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ha Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20161414" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311427v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Ha Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akkouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Grosjean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12494" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1KJW40Q8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2004.00765.x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2041XW81-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>