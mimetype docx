--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -214,377 +214,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting drivers of Holocene climate change in southwestern Africa: the influence of insolation, rainbelt dynamics and upwelling</w:t>
+                <w:t xml:space="preserve">Multi-millennial reconstruction of fire return intervals from a fynbos – Afrotemperate forest ecotone in the Cape Floristic Region, South Africa: Paleoecological implications for present-day management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stella G Mosher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell J Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne J Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brian M Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten Blaauw</w:t>
+                <w:t xml:space="preserve">Torsten Haberzettl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 21, pp.100312. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 258, pp.105307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.qsa.2025.100312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2026.105307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443198v1</w:t>
+                <w:t xml:space="preserve">hal-05469161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-millennial reconstruction of fire return intervals from a fynbos – Afrotemperate forest ecotone in the Cape Floristic Region, South Africa: Paleoecological implications for present-day management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interacting drivers of Holocene climate change in southwestern Africa: the influence of insolation, rainbelt dynamics and upwelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella G Mosher</w:t>
+                <w:t xml:space="preserve">Andrew S Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitchell J Power</w:t>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynne J Quick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian M Chase</w:t>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Haberzettl</w:t>
+                <w:t xml:space="preserve">Maarten Blaauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 258, pp.105307. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21, pp.100312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2026.105307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.qsa.2025.100312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469161v1</w:t>
+                <w:t xml:space="preserve">hal-05443198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eccentricity-driven glacial climate variability and its influence on speciation in the tropical Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Hooghiemstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cartapanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18, pp.100278. </w:t>
@@ -661,51 +661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Steyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlize Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15, pp.22233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -867,317 +867,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Last Glacial Maximum climate at Boomplaas Cave, South Africa</w:t>
+                <w:t xml:space="preserve">Fire drives major Holocene vegetation shifts between subtropical and Mediterranean‐type ecosystems: a case study from a biodiversity hotspot in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Tyler Faith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian M Chase</w:t>
+                <w:t xml:space="preserve">Lynne Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Pargeter</w:t>
+                <w:t xml:space="preserve">B. Adriaan Grobler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108557⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (12), pp.e07485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534094v1</w:t>
+                <w:t xml:space="preserve">hal-04717259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire drives major Holocene vegetation shifts between subtropical and Mediterranean‐type ecosystems: a case study from a biodiversity hotspot in South Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brian Chase</w:t>
+                <w:t xml:space="preserve">The Last Glacial Maximum climate at Boomplaas Cave, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Tyler Faith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Adriaan Grobler</w:t>
+                <w:t xml:space="preserve">Brian M Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saúl Manzano</w:t>
+                <w:t xml:space="preserve">Justin Pargeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (12), pp.e07485. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 329, pp.108557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.07485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717259v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical forcing and ENSO dominate Holocene climates in South Africa's southern Cape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew S Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula J Reimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1218,334 +1218,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking upwelling intensity and orbital-scale climate variability in South Africa's winter rainfall zone: Insights from a ca. 70,000-year hyrax midden record</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paleolakes and socioecological implications of last glacial “greening” of the South African interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Birkinshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mulalo Rabumbulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.qsa.2023.100110⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2221082120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180429v1</w:t>
+                <w:t xml:space="preserve">hal-04173480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleolakes and socioecological implications of last glacial “greening” of the South African interior</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking upwelling intensity and orbital-scale climate variability in South Africa's winter rainfall zone: Insights from a ca. 70,000-year hyrax midden record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Tyrrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula J Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (21), </w:t>
+              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2221082120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.qsa.2023.100110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173480v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ca. 39,000-year record of vegetation and climate change from the margin of the Namib Sand Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1631,51 +1631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate variability along the margin of the southern African monsoon region at the end of the African Humid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1863,7839 +1863,7939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature change in subtropical southeastern Africa during the past 790,000 yr</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A c. 650 year pollen and microcharcoal record from Vankervelsvlei, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadia Du Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynne J Quick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Johnson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Haberzettl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Palaeoecology of Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.301 - 308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G47841.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781003162766-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933338v1</w:t>
+                <w:t xml:space="preserve">hal-03426388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A c. 650 year pollen and microcharcoal record from Vankervelsvlei, South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Orbital forcing in southern Africa: towards a conceptual model for predicting deep time environmental change from an incomplete proxy record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeoecology of Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003162766-19⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 265, pp.107050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426388v1</w:t>
+                <w:t xml:space="preserve">hal-03312268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">South African speleothems reveal influence of high- and lowlatitude forcing over the past 113.5 k.y.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Harris</w:t>
+                <w:t xml:space="preserve">Jan Kramers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Doel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G49323.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital forcing in southern Africa: towards a conceptual model for predicting deep time environmental change from an incomplete proxy record</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A 25,000-year record of climate and vegetation change from the southwestern Cape coast, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne J Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adriaan Grobler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107050⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2021.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312268v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 25,000-year record of climate and vegetation change from the southwestern Cape coast, South Africa</w:t>
+                <w:t xml:space="preserve">Temperature change in subtropical southeastern Africa during the past 790,000 yr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lynne J Quick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qua.2021.31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G47841.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312378v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary micromammals and the precipitation history of the southern Cape, South Africa: response to comments by F. Thackeray, Quaternary Research 95, 154–156</w:t>
+                <w:t xml:space="preserve">A global database of Holocene paleotemperature records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tyler Faith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian M. Chase</w:t>
+                <w:t xml:space="preserve">Darrell S Kaufman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Margaret Avery</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicholas S Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cody Routson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/qua.2020.11⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/S41597-020-0445-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931832v1</w:t>
+                <w:t xml:space="preserve">hal-02543196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen-based climate reconstruction techniques for late Quaternary studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basil A.S. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Heiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heikki Seppä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 210, pp.1-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global database of Holocene paleotemperature records</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicholas S Mckay</w:t>
+                <w:t xml:space="preserve">Vegetation and climate change during the Medieval Climate Anomaly and the Little Ice Age on the southern Cape coast of South Africa: pollen evidence from Bo Langvlei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Du Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Haberzettl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cody Routson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
+                <w:t xml:space="preserve">Thomas Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/S41597-020-0445-3⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683620950444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543196v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation and climate change during the Medieval Climate Anomaly and the Little Ice Age on the southern Cape coast of South Africa: pollen evidence from Bo Langvlei</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution record of Holocene climate change dynamics from southern Africa's temperate-tropical boundary, Baviaanskloof, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne J Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683620950444⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 539, pp.109518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935459v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution record of Holocene climate change dynamics from southern Africa's temperate-tropical boundary, Baviaanskloof, South Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paula Reimer</w:t>
+                <w:t xml:space="preserve">Late Quaternary micromammals and the precipitation history of the southern Cape, South Africa: response to comments by F. Thackeray, Quaternary Research 95, 154–156</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tyler Faith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Margaret Avery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 539, pp.109518. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.157-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/qua.2020.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408419v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme hydroclimate response gradients within the western Cape Floristic region of South Africa since the Last Glacial Maximum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Quaternary micromammals and the precipitation history of the southern Cape, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tyler Faith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Margaret Avery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 219, pp.297-307. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (2), pp.848-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/qua.2018.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264496v1</w:t>
+                <w:t xml:space="preserve">hal-02123506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Devensian climate and landscape in England: new data from Finningley, South Yorkshire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orbital controls on Namib Desert hydroclimate over the last 50,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip I Buckland</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Brian Chase</w:t>
+                <w:t xml:space="preserve">Eva M Niedermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.190577⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (9), pp.867-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G46334.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264493v1</w:t>
+                <w:t xml:space="preserve">hal-02933383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary micromammals and the precipitation history of the southern Cape, South Africa</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extreme hydroclimate response gradients within the western Cape Floristic region of South Africa since the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne J Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/qua.2018.105⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 219, pp.297-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123506v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital controls on Namib Desert hydroclimate over the last 50,000 years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian M. Chase</w:t>
+                <w:t xml:space="preserve">Mid-Devensian climate and landscape in England: new data from Finningley, South Yorkshire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip I Buckland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Bennike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva M Niedermeyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+                <w:t xml:space="preserve">Paul C Buckland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (9), pp.867-871. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G46334.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.190577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933383v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Agulhas forcing of Holocene climate change in South Africa’s southern Cape</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Past and future global transformation of terrestrial ecosystems under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connor Nolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan T. Overpeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy R. M. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia M. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio L. Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/qua.2018.57⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (6405), pp.920-923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aan5360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857836v1</w:t>
+                <w:t xml:space="preserve">hal-01870934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future global transformation of terrestrial ecosystems under climate change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julio L. Betancourt</w:t>
+                <w:t xml:space="preserve">A high-resolution record of Holocene climate and vegetation dynamics from the southern Cape coast of South Africa: pollen and microcharcoal evidence from Eilandvlei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne J Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wündsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Kirsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aan5360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (5), pp.487-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870934v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic controls on Later Stone Age human adaptation in Africa's southern Cape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tyler Faith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew S. Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 114, pp.35 - 44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-resolution record of Holocene climate and vegetation dynamics from the southern Cape coast of South Africa: pollen and microcharcoal evidence from Eilandvlei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of Agulhas forcing of Holocene climate change in South Africa’s southern Cape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynne J Quick</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (5), pp.487-500. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (2), pp.303-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jqs.3028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/qua.2018.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123504v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative assessment of PMIP3 rainfall simulations across the eastern African monsoon domains during the mid-Holocene and the Last Glacial Maximum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Late Pleistocene-Holocene vegetation and climate change in the Middle Kalahari, Lake Ngami, Botswana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos E. Cordova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chevalier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 156, pp.107-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.11.028⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 171, pp.199-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817650v1</w:t>
+                <w:t xml:space="preserve">hal-01817658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamic relationship between temperate and tropical circulation systems across South Africa since the last glacial maximum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualitative assessment of PMIP3 rainfall simulations across the eastern African monsoon domains during the mid-Holocene and the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew S. Carr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 174, pp.54-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.08.011⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 156, pp.107-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817662v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene-Holocene vegetation and climate change in the Middle Kalahari, Lake Ngami, Botswana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Scott</w:t>
+                <w:t xml:space="preserve">Hydrogen isotope fractionation of leaf wax n -alkanes in southern African soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S. Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam G. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01817658v1</w:t>
+                <w:t xml:space="preserve">hal-01817652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen isotope fractionation of leaf wax n -alkanes in southern African soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The dynamic relationship between temperate and tropical circulation systems across South Africa since the last glacial maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew S. Carr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01817652v1</w:t>
+                <w:t xml:space="preserve">hal-01817662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global multiproxy database for temperature reconstructions of the Common Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Emile-Geay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P. Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darrell S. Kaufman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien von Gunten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianghao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.170088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sdata.2017.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation and climate dynamics during the last glacial period in the fynbos-afrotemperate forest ecotone, southern Cape, South Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynne J. Quick</w:t>
+                <w:t xml:space="preserve">Stable isotope analyses of rock hyrax faecal pellets, hyraceum and associated vegetation in southern Africa: Implications for dietary ecology and palaeoenvironmental reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S. Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael E. Meadows</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Javier Medina-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.33 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2016.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817637v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50,000 years of vegetation and climate change in the southern Namib Desert, Pella, South Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophak Lim</w:t>
+                <w:t xml:space="preserve">Determining the drivers of long-term aridity variability: a southern African case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula J. Reimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817628v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources, transport and deposition of terrestrial organic material: A case study from southwestern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew S. Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 149, pp.215 - 229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope analyses of rock hyrax faecal pellets, hyraceum and associated vegetation in southern Africa: Implications for dietary ecology and palaeoenvironmental reconstructions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Javier Medina-Sanchez</w:t>
+                <w:t xml:space="preserve">50,000 years of vegetation and climate change in the southern Namib Desert, Pella, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophak Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula J. Reimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2016.06.013⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 451, pp.197-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817642v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the drivers of long-term aridity variability: a southern African case study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vegetation and climate dynamics during the last glacial period in the fynbos-afrotemperate forest ecotone, southern Cape, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne J. Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly L. Kirsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Mäusbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2850⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 404, pp.136 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817630v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial extent and dynamics of the Antarctic Cold Reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel B. Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen C. Bostock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia M. Bitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus J. Vandergoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (1), pp.51 - 55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/NGEO2580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The African Quaternary: Environments, ecology and humans inaugural AFQUA conference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">African hydroclimatic variability during the last 2000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Nash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gijs De Cort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Verschuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon E. Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.036⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 154, pp.1 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038321v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African hydroclimatic variability during the last 2000 years</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">The African Quaternary: Environments, ecology and humans inaugural AFQUA conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Kirsten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.10.012⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 404 (Part B), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817646v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C reservoir age and air–sea flux of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the Peru–Chile upwelling region during the past 12,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian P. Sachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85 (01), pp.87 - 93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yqres.2015.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A late Pleistocene-Holocene multi-proxy record of palaeoenvironmental change from Still Bay, southern Cape Coast, South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Influence of tropical easterlies in southern Africa's winter rainfall zone during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophak Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew S. Carr</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mark D. Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2825⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.138 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817620v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tropical easterlies in southern Africa's winter rainfall zone during the Holocene</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A late Pleistocene-Holocene multi-proxy record of palaeoenvironmental change from Still Bay, southern Cape Coast, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne J. Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S. Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew S. Carr</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.10.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (8), pp.870 - 885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817617v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Southeast African records reveal a coherent shift from high- to low-latitude forcing mechanisms along the east African margin across last glacial–interglacial transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 125, pp.117 - 130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving southwest African response to abrupt deglacial North Atlantic climate change events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Holocene sea level and environmental change on the west coast of South Africa: evidence from plant biomarkers, stable isotopes and pollen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Grimes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.05.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (4), pp.415-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-015-9833-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817611v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene sea level and environmental change on the west coast of South Africa: evidence from plant biomarkers, stable isotopes and pollen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolving southwest African response to abrupt deglacial North Atlantic climate change events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-015-9833-7⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121, pp.132 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008011v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CREST (Climate REconstruction SofTware): a probability density function (PDF)-based quantitative climate reconstruction method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (6), pp.2081 - 2098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-10-2081-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf wax n-alkane distributions in arid zone South African flora: Environmental controls, chemotaxonomy and palaeoecological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew S. Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah L. Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Meadows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67, pp.72 - 84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf wax n-alkanes and δ13C values of CAM plants from arid southwest Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.L. Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Meadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67, pp.99 - 102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalescence and fragmentation in the late Pleistocene archaeology of southernmost Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian A. Stewart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72, pp.26-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiproxy record of late Quaternary climate change and Middle Stone Age human occupation at Wonderkrater, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucinda R. Backwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence S. Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyn Wadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine M. Steininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99, pp.42 - 59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of human activities on ecosystems during the past 1300 years in Pingnan area of Fujian Province, China</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Li</w:t>
+                <w:t xml:space="preserve">Continental-scale temperature variability during the past two millennia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pages 2k Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moinuddin Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J. Anchukaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfawossen Asrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemant P. Borgaonkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2012.05.033⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.339-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO1797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01814631v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental-scale temperature variability during the past two millennia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hemant P. Borgaonkar</w:t>
+                <w:t xml:space="preserve">Temperature variability over Africa during the last 2000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon E. Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Nash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan W. Grab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Shanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NGEO1797⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (8), pp.1085-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683613483618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873363v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Burrough, S.E., Breman, E., and Dodd, C., 2012. Can phytoliths provide an insight into past vegetation of the Middle Kalahari paleolakes during the late Quaternary? Journal of Arid Environments 82, 156–164”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Cordova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.F. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Arid Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 92, pp.113-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2012.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature variability over Africa during the last 2000 years</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Vegetation changes during the past 40,000 years in Central China from a long fossil record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangyou Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shixiong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timothy M. Shanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683613483618⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 310, pp.221 - 226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2012.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414672v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation changes during the past 40,000 years in Central China from a long fossil record</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brian M. Chase</w:t>
+                <w:t xml:space="preserve">Biome-scale characterisation and differentiation of semi-arid and arid zone soil organic matter compositions using pyrolysis–GC/MS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoë Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2012.01.009⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 200-201, pp.189 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817583v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biome-scale characterisation and differentiation of semi-arid and arid zone soil organic matter compositions using pyrolysis–GC/MS analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoë Roberts</w:t>
+                <w:t xml:space="preserve">Quantification of climate change for the last 20,000years from Wonderkrater, South Africa: Implications for the long-term dynamics of the Intertropical Convergence Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Meadows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.02.012⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 386, pp.575 - 587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01817546v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high resolution 15,600-year pollen and microcharcoal record from the Cederberg Mountains, South Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene climate change in southernmost South Africa: rock hyrax middens record shifts in the southern westerlies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S. Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula J. Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.07.009⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, pp.199 - 205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01817570v1</w:t>
+                <w:t xml:space="preserve">hal-01817586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of climate change for the last 20,000years from Wonderkrater, South Africa: Implications for the long-term dynamics of the Intertropical Convergence Zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael E. Meadows</w:t>
+                <w:t xml:space="preserve">A high resolution 15,600-year pollen and microcharcoal record from the Cederberg Mountains, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verushka Valsecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Slingsby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne J Quick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 386, pp.575 - 587. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.06.024⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 387, pp.6 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817560v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene climate change in southernmost South Africa: rock hyrax middens record shifts in the southern westerlies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts of human activities on ecosystems during the past 1300 years in Pingnan area of Fujian Province, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. X. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Y. Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.10.018⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 286, pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2012.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817586v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous record of vegetation and climate change over the past 50,000 years in the Fujian Province of eastern subtropical China</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+                <w:t xml:space="preserve">High-throughput sequencing of ancient plant and mammal DNA preserved in herbivore middens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dáithí Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fullagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayne Houston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.09.018⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131846v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive precipitation-evaporation budget from AD 460 to 1090 in the Saloum Delta (Senegal) indicated by mollusk oxygen isotopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Reconstructing past upwelling intensity and the seasonal dynamics of primary productivity along the Peruvian coastline from mollusk shell stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Sadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufok Azzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alban Lazar</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Schauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Ledesma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.GLOPLACHA.2012.08.003⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.01015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GC003595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00769536v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequencing of ancient plant and mammal DNA preserved in herbivore middens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jayne Houston</w:t>
+                <w:t xml:space="preserve">Positive precipitation-evaporation budget from AD 460 to 1090 in the Saloum Delta (Senegal) indicated by mollusk oxygen isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufok Azzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Deme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.10.021⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.GLOPLACHA.2012.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131845v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing past upwelling intensity and the seasonal dynamics of primary productivity along the Peruvian coastline from mollusk shell stable isotopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jesús Ledesma</w:t>
+                <w:t xml:space="preserve">A continuous record of vegetation and climate change over the past 50,000 years in the Fujian Province of eastern subtropical China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanfu Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangyou Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GC003595⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 365-366, pp.115-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757293v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Holocene mean climate in the south eastern Pacific and its influence on South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufok Azzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 253, pp.55-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2011.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock hyrax middens: A palaeoenvironmental archive for southern African drylands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meadows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Gil-Romera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56, pp.107-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catastrophic Drought in the Afro-Asian Monsoon Region During Heinrich Event 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ryves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pausata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 331 (6022), pp.1299-1302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1198322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 19.5kyr vegetation history from the central Cederberg Mountains, South Africa: Palynological evidence from rock hyrax middens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sadler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufok Azzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Ledesma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 309 (3-4), pp.253-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular fingerprinting of wetland organic matter using pyrolysis-GC/MS: an example from the southern Cape coastline of South Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoë Roberts</w:t>
+                <w:t xml:space="preserve">Holocene palaeoenvironments of the Cederberg and Swartruggens mountains, Western Cape, South Africa: Pollen and stable isotope evidence from hyrax dung middens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seliane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-010-9466-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (7), pp.786-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2009.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131895v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene palaeoenvironments of the Cederberg and Swartruggens mountains, Western Cape, South Africa: Pollen and stable isotope evidence from hyrax dung middens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Seliane</w:t>
+                <w:t xml:space="preserve">Molecular fingerprinting of wetland organic matter using pyrolysis-GC/MS: an example from the southern Cape coastline of South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoë Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2009.04.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (4), pp.947-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-010-9466-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02131900v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for progressive Holocene aridification in southern Africa recorded in Namibian hyrax middens: Implications for African Monsoon dynamics and the ‘‘African Humid Period’’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9727,1074 +9827,1074 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Reimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (1), pp.36-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yqres.2010.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South African palaeoenvironments during marine oxygen isotope stage 4: a context for the Howiesons Poort and Still Bay industries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potential of plant biomarker evidence derived from rock hyrax middens as an indicator of palaeoenvironmental change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2009.12.040⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (3-4), pp.321-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2009.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131893v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of plant biomarker evidence derived from rock hyrax middens as an indicator of palaeoenvironmental change</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">South African palaeoenvironments during marine oxygen isotope stage 4: a context for the Howiesons Poort and Still Bay industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2009.11.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (6), pp.1359-1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2009.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131903v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last Glacial Maximum dune activity in the Kalahari Desert of southern Africa: observations and simulations</w:t>
+                <w:t xml:space="preserve">Evaluating the use of dune sediments as a proxy for palaeo-aridity: A southern African case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.10.008⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93 (1-2), pp.31-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2008.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131925v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the use of dune sediments as a proxy for palaeo-aridity: A southern African case study</w:t>
+                <w:t xml:space="preserve">Last Glacial Maximum dune activity in the Kalahari Desert of southern Africa: observations and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2008.12.004⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (3-4), pp.301-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131919v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the applicability of a standardized growth curve (SGC) for quartz OSL dating: Kalahari dunes, South African coastal dunes and Florida dune cordons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.W. Telfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (1-2), pp.137-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2007.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation and radiations track climate transitions since the Miocene Climatic Optimum: a case study of southern African chameleons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystal Tolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (8), pp.1402-1414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.01889.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase late Quaternary aeolian sediment accumulation in western South Africa: Timing and relationship to palaeoclimatic changes inferred from the marine record</w:t>
+                <w:t xml:space="preserve">Late Quaternary dynamics of southern Africa's winter rainfall zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David S.G. Thomas</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Meadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2006.12.005⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (3-4), pp.103-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2007.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131946v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary dynamics of southern Africa's winter rainfall zone</w:t>
+                <w:t xml:space="preserve">Multiphase late Quaternary aeolian sediment accumulation in western South Africa: Timing and relationship to palaeoclimatic changes inferred from the marine record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Meadows</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S.G. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2007.06.002⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 166 (1), pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2006.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131943v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary palaeoenvironments of the winter-rainfall zone of southern Africa: Palynological and sedimentological evidence from the Agulhas Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David S.G. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark D Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meadows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 239 (1-2), pp.147-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10804,154 +10904,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting Sands and Hues: Investigating Cultural Responses to Environmental Change through the Ochre Assemblage at Boomplaas Cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayley Cawthra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Tyler Faith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10961,156 +11061,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre Blanc - Paléoclimats et Paléoenvironnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 147 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11120,51 +11220,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid to Late Quaternary Landscape and Environmental Dynamics in the Middle Stone Age of Southern South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11193,147 +11293,147 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africa from MIS 6-2: Population dynamics and palaeoenvironments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-47, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLLEN RECORDS, LATE PLEISTOCENE | Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Meadows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.2606-2613, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId377"/>
+      <w:footerReference w:type="default" r:id="rId385"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11401,51 +11501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E74BDEAB"/>
+    <w:nsid w:val="464BF207"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11632,51 +11732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brian-chase" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6987-1291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170052206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443198v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M Chase" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S Carr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Boom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Blaauw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100312" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella G Mosher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J Power" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne J Quick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Haberzettl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2026.105307" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Gosling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hooghiemstra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100278" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Loftus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Steyn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlize Lombard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05471-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Carr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chase" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Birkinshaw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holmes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulalo Rabumbulu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2024/17569" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tyler Faith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pargeter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108557" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Quick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adriaan Grobler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Manzano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07485" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J Reimer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108563" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04180429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Tyrrell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2023.100110" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04173480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221082120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04173481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meadows" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophak Lim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2023.29" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Reimer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mackay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Armitage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Niespolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Sharp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Stahlschmidt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01667-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02933338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Chase" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47841.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Du Plessis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Strobel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003162766-19" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Wit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kramers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Doel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49323.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107050" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2021.31" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyler Faith" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Margaret Avery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2020.11" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Sepp&#228;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103384" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell S Kaufman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S Mckay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Routson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Erb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41597-020-0445-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kasper" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620950444" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408419v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109518" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264493v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip I Buckland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Bateman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bennike" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Buckland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.190577" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.105" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02933383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva M Niedermeyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46334.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.57" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01870934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Nolan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan T. Overpeck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy R. M. Allen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Anderson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L. Betancourt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan5360" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Carr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.09.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123504v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W&#252;ndsch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kirsten" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817650v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.028" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817662v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.08.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Cordova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Herrmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. West" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645001v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emile-Geay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Mckay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell S. Kaufman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien von Gunten" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghao Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.88" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne J. Quick" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Meadows" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Bateman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L. Kirsten" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M&#228;usbacher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817628v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.03.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817644v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Granger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.07.028" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817642v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Medina-Sanchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2016.06.013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817630v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2850" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817623v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel B. Pedro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C. Bostock" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia M. Bitz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng He" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J. Vandergoes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2580" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03038321v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.036" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817646v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Nash" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs De Cort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E. Nicholson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.10.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Jackson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maldonado" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian P. Sachs" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.12.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817620v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2825" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817617v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817619v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.07.009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817611v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Carr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.05.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03008011v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Grimes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-015-9833-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817605v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-2081-2014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817589v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah L. Grimes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.12.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817591v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boom" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Carr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Grimes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Meadows" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.12.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817594v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A. Stewart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.03.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2L5NXZF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817600v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda R. Backwell" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence S. Mccarthy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Henderson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Steininger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.06.017" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01814631v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Xu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Y. Huang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Yue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.05.033" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJDZV5XM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873363v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pages 2k Consortium" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinuddin Ahmed" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Anchukaitis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfawossen Asrat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant P. Borgaonkar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1797" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01814632v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Cordova" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Smith" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2012.12.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan W. Grab" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Shanahan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613483618" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817583v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Zheng" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangyou Huang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixiong Yang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.01.009" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80H45HJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817546v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Roberts" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.02.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCVZH3BJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verushka Valsecchi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Slingsby" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.07.009" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWGRQJFQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817560v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Truc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.06.024" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817586v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.10.018" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GV4WG9G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131846v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfu Yue" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B06VW31-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769536v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufok Azzoug" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Deme" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GLOPLACHA.2012.08.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3SWCQM0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131845v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;ith&#237; Murray" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Pearson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fullagar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Houston" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.10.021" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCK3GRXG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757293v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sadler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Schauer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003595" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131869v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.02.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3XRS6TQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131851v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Gil-Romera" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.08.018" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQFG3S62-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131879v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stager" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ryves" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pausata" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1198322" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131876v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schauer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ledesma" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.06.008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R63QHL95-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131895v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roberts" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9466-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131900v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seliane" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2009.04.020" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL1XQV3H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131887v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.04.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR2D48KH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131893v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.12.040" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20FM4RFH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131903v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.11.029" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M32J937J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131925v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.10.008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ96R86G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131919v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2008.12.004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FVNV8S0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131938v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Telfer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bateman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2007.08.001" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLC6MG0J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131932v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Tolley" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Forest" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01889.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B091E4CAD552F6EC57C0C18D9DE5019A7C63107E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131946v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S.G. Thomas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.12.005" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMNS0C3L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131943v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2007.06.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNJVHV08-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131949v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.01.014" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXPCDNZ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853680v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcgrath" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Cawthra" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04530506v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livreblancpaleo.lsce.ipsl.fr/doku.php" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131959v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131966v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brian-chase" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6987-1291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170052206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella G Mosher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J Power" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne J Quick" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M Chase" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Haberzettl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2026.105307" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S Carr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Boom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Blaauw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100312" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Gosling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hooghiemstra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100278" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Loftus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Steyn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlize Lombard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05471-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Carr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chase" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Birkinshaw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holmes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulalo Rabumbulu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2024/17569" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Quick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adriaan Grobler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Manzano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07485" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tyler Faith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pargeter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108557" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J Reimer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108563" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04173480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221082120" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04180429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Tyrrell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2023.100110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04173481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meadows" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophak Lim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2023.29" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Reimer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mackay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Armitage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Niespolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Sharp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Stahlschmidt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01667-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Du Plessis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Chase" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Strobel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003162766-19" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107050" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Wit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kramers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Doel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49323.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2021.31" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02933338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47841.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell S Kaufman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S Mckay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Routson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Erb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41597-020-0445-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984067v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Sepp&#228;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103384" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kasper" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620950444" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408419v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109518" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931832v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyler Faith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Margaret Avery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2020.11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123506v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.105" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02933383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva M Niedermeyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46334.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip I Buckland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Bateman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bennike" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Buckland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.190577" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01870934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Nolan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan T. Overpeck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy R. M. Allen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Anderson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L. Betancourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan5360" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W&#252;ndsch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kirsten" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3028" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817664v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Carr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.09.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857836v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.57" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817658v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Cordova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scott" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQKMH742-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Herrmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. West" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.08.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645001v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emile-Geay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Mckay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell S. Kaufman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien von Gunten" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghao Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.88" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817642v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Medina-Sanchez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2016.06.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2850" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817644v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Granger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.07.028" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.03.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817637v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne J. Quick" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Meadows" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Bateman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L. Kirsten" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M&#228;usbacher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.027" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNL4GV2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817623v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel B. Pedro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C. Bostock" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia M. Bitz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng He" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J. Vandergoes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2580" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817646v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Nash" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs De Cort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E. Nicholson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.10.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03038321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.036" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDKHZCQT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817625v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Jackson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maldonado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian P. Sachs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.12.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817617v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB3MX8VM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817620v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2825" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817619v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.07.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29P7215J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03008011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Grimes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-015-9833-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817611v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Carr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.05.023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817605v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-2081-2014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817589v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah L. Grimes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.12.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG4QXLG7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817591v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boom" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Carr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Grimes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Meadows" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.12.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X703Z1F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817594v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A. Stewart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.03.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2L5NXZF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda R. Backwell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence S. Mccarthy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Henderson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Steininger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.06.017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-785Z5JRG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873363v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pages 2k Consortium" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinuddin Ahmed" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Anchukaitis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfawossen Asrat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant P. Borgaonkar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1797" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414672v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan W. Grab" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Shanahan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613483618" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01814632v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Cordova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Smith" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2012.12.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817583v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Zheng" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangyou Huang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixiong Yang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.01.009" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80H45HJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817546v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Roberts" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.02.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCVZH3BJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817560v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Truc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.06.024" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817586v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.10.018" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GV4WG9G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817570v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verushka Valsecchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Slingsby" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.07.009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWGRQJFQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01814631v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Xu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Y. Huang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Yue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.05.033" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJDZV5XM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;ith&#237; Murray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Pearson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fullagar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Houston" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.10.021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCK3GRXG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sadler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufok Azzoug" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Schauer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003595" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769536v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Deme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GLOPLACHA.2012.08.003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3SWCQM0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131846v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfu Yue" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.018" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B06VW31-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131869v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.02.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3XRS6TQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131851v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Gil-Romera" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.08.018" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQFG3S62-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131879v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stager" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ryves" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pausata" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1198322" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131876v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schauer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ledesma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.06.008" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R63QHL95-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131900v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seliane" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2009.04.020" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL1XQV3H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131895v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roberts" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9466-9" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.04.006" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR2D48KH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131903v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.11.029" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M32J937J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131893v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.12.040" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20FM4RFH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131919v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2008.12.004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FVNV8S0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131925v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.10.008" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ96R86G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131938v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Telfer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bateman" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2007.08.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLC6MG0J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131932v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Tolley" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Forest" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01889.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B091E4CAD552F6EC57C0C18D9DE5019A7C63107E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131943v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2007.06.002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNJVHV08-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131946v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S.G. Thomas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.12.005" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMNS0C3L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131949v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.01.014" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXPCDNZ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853680v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcgrath" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Cawthra" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04530506v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livreblancpaleo.lsce.ipsl.fr/doku.php" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131959v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131966v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>