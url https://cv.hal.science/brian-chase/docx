--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -214,325 +214,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-millennial reconstruction of fire return intervals from a fynbos – Afrotemperate forest ecotone in the Cape Floristic Region, South Africa: Paleoecological implications for present-day management</w:t>
+                <w:t xml:space="preserve">Interacting drivers of Holocene climate change in southwestern Africa: the influence of insolation, rainbelt dynamics and upwelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella G Mosher</w:t>
+                <w:t xml:space="preserve">Brian M Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitchell J Power</w:t>
+                <w:t xml:space="preserve">Andrew S Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynne J Quick</w:t>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian M Chase</w:t>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Haberzettl</w:t>
+                <w:t xml:space="preserve">Maarten Blaauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 258, pp.105307. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21, pp.100312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2026.105307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.qsa.2025.100312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469161v1</w:t>
+                <w:t xml:space="preserve">hal-05443198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting drivers of Holocene climate change in southwestern Africa: the influence of insolation, rainbelt dynamics and upwelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-millennial reconstruction of fire return intervals from a fynbos – Afrotemperate forest ecotone in the Cape Floristic Region, South Africa: Paleoecological implications for present-day management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella G Mosher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell J Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne J Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten Blaauw</w:t>
+                <w:t xml:space="preserve">Torsten Haberzettl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 21, pp.100312. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 258, pp.105307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.qsa.2025.100312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2026.105307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443198v1</w:t>
+                <w:t xml:space="preserve">hal-05469161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eccentricity-driven glacial climate variability and its influence on speciation in the tropical Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -540,51 +540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Hooghiemstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cartapanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18, pp.100278. </w:t>
@@ -661,51 +661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Steyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlize Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15, pp.22233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -733,451 +733,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeo-landscapes and hydrology in the South African interior: Implications for human history</w:t>
+                <w:t xml:space="preserve">The Last Glacial Maximum climate at Boomplaas Cave, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Carr</w:t>
+                <w:t xml:space="preserve">J Tyler Faith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Chase</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Justin Pargeter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17159/sajs.2024/17569⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 329, pp.108557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977668v1</w:t>
+                <w:t xml:space="preserve">hal-04534094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire drives major Holocene vegetation shifts between subtropical and Mediterranean‐type ecosystems: a case study from a biodiversity hotspot in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adriaan Grobler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saúl Manzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (12), pp.e07485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ecog.07485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Last Glacial Maximum climate at Boomplaas Cave, South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeo-landscapes and hydrology in the South African interior: Implications for human history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Birkinshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Tyler Faith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian M Chase</w:t>
+                <w:t xml:space="preserve">Peter Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Pargeter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mulalo Rabumbulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 329, pp.108557. </w:t>
+              <w:t xml:space="preserve">South African Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120 (3/4), pp.17569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17159/sajs.2024/17569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534094v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical forcing and ENSO dominate Holocene climates in South Africa's southern Cape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew S Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula J Reimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1218,347 +1218,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleolakes and socioecological implications of last glacial “greening” of the South African interior</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking upwelling intensity and orbital-scale climate variability in South Africa's winter rainfall zone: Insights from a ca. 70,000-year hyrax midden record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Tyrrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula J Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2221082120⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.qsa.2023.100110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173480v1</w:t>
+                <w:t xml:space="preserve">hal-04180429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking upwelling intensity and orbital-scale climate variability in South Africa's winter rainfall zone: Insights from a ca. 70,000-year hyrax midden record</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paleolakes and socioecological implications of last glacial “greening” of the South African interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Birkinshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mulalo Rabumbulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.qsa.2023.100110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2221082120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180429v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ca. 39,000-year record of vegetation and climate change from the margin of the Namib Sand Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meadows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1618,77 +1618,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate variability along the margin of the southern African monsoon region at the end of the African Humid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Reimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1863,2276 +1863,2276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A c. 650 year pollen and microcharcoal record from Vankervelsvlei, South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature change in subtropical southeastern Africa during the past 790,000 yr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Du Plessis</w:t>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne J Quick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian M. Chase</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lynne J Quick</w:t>
+                <w:t xml:space="preserve">Lydie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Strobel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeoecology of Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.301 - 308. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003162766-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G47841.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426388v1</w:t>
+                <w:t xml:space="preserve">hal-02933338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital forcing in southern Africa: towards a conceptual model for predicting deep time environmental change from an incomplete proxy record</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A c. 650 year pollen and microcharcoal record from Vankervelsvlei, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Du Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne J Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Haberzettl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107050⟩</w:t>
+              <w:t xml:space="preserve">Palaeoecology of Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.301 - 308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003162766-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312268v1</w:t>
+                <w:t xml:space="preserve">hal-03426388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South African speleothems reveal influence of high- and lowlatitude forcing over the past 113.5 k.y.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Orbital forcing in southern Africa: towards a conceptual model for predicting deep time environmental change from an incomplete proxy record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G49323.1⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 265, pp.107050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312173v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 25,000-year record of climate and vegetation change from the southwestern Cape coast, South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">South African speleothems reveal influence of high- and lowlatitude forcing over the past 113.5 k.y.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Adriaan Grobler</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kramers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Doel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/qua.2021.31⟩</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G49323.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312378v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature change in subtropical southeastern Africa during the past 790,000 yr</w:t>
+                <w:t xml:space="preserve">A 25,000-year record of climate and vegetation change from the southwestern Cape coast, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lynne J Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Adriaan Grobler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G47841.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/qua.2021.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933338v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global database of Holocene paleotemperature records</w:t>
+                <w:t xml:space="preserve">Late Quaternary micromammals and the precipitation history of the southern Cape, South Africa: response to comments by F. Thackeray, Quaternary Research 95, 154–156</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darrell S Kaufman</w:t>
+                <w:t xml:space="preserve">J. Tyler Faith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas S Mckay</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Margaret Avery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/S41597-020-0445-3⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.157-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2020.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543196v1</w:t>
+                <w:t xml:space="preserve">hal-02931832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen-based climate reconstruction techniques for late Quaternary studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basil A.S. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Heiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heikki Seppä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 210, pp.1-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation and climate change during the Medieval Climate Anomaly and the Little Ice Age on the southern Cape coast of South Africa: pollen evidence from Bo Langvlei</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Torsten Haberzettl</w:t>
+                <w:t xml:space="preserve">A global database of Holocene paleotemperature records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darrell S Kaufman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas S Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kasper</w:t>
+                <w:t xml:space="preserve">Cody Routson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683620950444⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/S41597-020-0445-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935459v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution record of Holocene climate change dynamics from southern Africa's temperate-tropical boundary, Baviaanskloof, South Africa</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vegetation and climate change during the Medieval Climate Anomaly and the Little Ice Age on the southern Cape coast of South Africa: pollen evidence from Bo Langvlei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Du Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Haberzettl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683620950444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02408419v1</w:t>
+                <w:t xml:space="preserve">hal-02935459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary micromammals and the precipitation history of the southern Cape, South Africa: response to comments by F. Thackeray, Quaternary Research 95, 154–156</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Margaret Avery</w:t>
+                <w:t xml:space="preserve">High-resolution record of Holocene climate change dynamics from southern Africa's temperate-tropical boundary, Baviaanskloof, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne J Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Reimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 95, pp.157-159. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 539, pp.109518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qua.2020.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931832v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary micromammals and the precipitation history of the southern Cape, South Africa</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extreme hydroclimate response gradients within the western Cape Floristic region of South Africa since the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne J Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (2), pp.848-860. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 219, pp.297-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qua.2018.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123506v1</w:t>
+                <w:t xml:space="preserve">hal-02264496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital controls on Namib Desert hydroclimate over the last 50,000 years</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mid-Devensian climate and landscape in England: new data from Finningley, South Yorkshire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva M Niedermeyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+                <w:t xml:space="preserve">Philip I Buckland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Bennike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Buckland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G46334.1⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.190577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933383v1</w:t>
+                <w:t xml:space="preserve">hal-02264493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme hydroclimate response gradients within the western Cape Floristic region of South Africa since the Last Glacial Maximum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Quaternary micromammals and the precipitation history of the southern Cape, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tyler Faith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Margaret Avery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.006⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (2), pp.848-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2018.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264496v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Devensian climate and landscape in England: new data from Finningley, South Yorkshire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ole Bennike</w:t>
+                <w:t xml:space="preserve">Orbital controls on Namib Desert hydroclimate over the last 50,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C Buckland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian Chase</w:t>
+                <w:t xml:space="preserve">Eva M Niedermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (9), pp.867-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.190577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G46334.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264493v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future global transformation of terrestrial ecosystems under climate change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Agulhas forcing of Holocene climate change in South Africa’s southern Cape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne J Quick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aan5360⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (2), pp.303-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2018.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870934v1</w:t>
+                <w:t xml:space="preserve">hal-01857836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-resolution record of Holocene climate and vegetation dynamics from the southern Cape coast of South Africa: pollen and microcharcoal evidence from Eilandvlei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+                <w:t xml:space="preserve">Past and future global transformation of terrestrial ecosystems under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connor Nolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan T. Overpeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy R. M. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia M. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio L. Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.3028⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (6405), pp.920-923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aan5360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123504v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic controls on Later Stone Age human adaptation in Africa's southern Cape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tyler Faith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew S. Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 114, pp.35 - 44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Agulhas forcing of Holocene climate change in South Africa’s southern Cape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-resolution record of Holocene climate and vegetation dynamics from the southern Cape coast of South Africa: pollen and microcharcoal evidence from Eilandvlei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne J Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wündsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Kirsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian M Chase</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 90 (2), pp.303-309. </w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (5), pp.487-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qua.2018.57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857836v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Pleistocene-Holocene vegetation and climate change in the Middle Kalahari, Lake Ngami, Botswana</w:t>
               </w:r>
@@ -4144,64 +4144,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E. Cordova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 171, pp.199-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4241,334 +4241,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative assessment of PMIP3 rainfall simulations across the eastern African monsoon domains during the mid-Holocene and the Last Glacial Maximum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen isotope fractionation of leaf wax n -alkanes in southern African soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Brewer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Nicole Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S. Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam G. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.11.028⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817650v1</w:t>
+                <w:t xml:space="preserve">hal-01817652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen isotope fractionation of leaf wax n -alkanes in southern African soils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Qualitative assessment of PMIP3 rainfall simulations across the eastern African monsoon domains during the mid-Holocene and the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 109, pp.1 - 13. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 156, pp.107-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817652v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamic relationship between temperate and tropical circulation systems across South Africa since the last glacial maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew S. Carr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 174, pp.54-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4734,632 +4734,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope analyses of rock hyrax faecal pellets, hyraceum and associated vegetation in southern Africa: Implications for dietary ecology and palaeoenvironmental reconstructions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vegetation and climate dynamics during the last glacial period in the fynbos-afrotemperate forest ecotone, southern Cape, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Medina-Sanchez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lynne J. Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly L. Kirsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Mäusbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2016.06.013⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 404, pp.136 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817642v1</w:t>
+                <w:t xml:space="preserve">hal-01817637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the drivers of long-term aridity variability: a southern African case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">50,000 years of vegetation and climate change in the southern Namib Desert, Pella, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophak Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian Chase</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula J. Reimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2850⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 451, pp.197-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817630v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources, transport and deposition of terrestrial organic material: A case study from southwestern Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determining the drivers of long-term aridity variability: a southern African case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.07.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817644v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50,000 years of vegetation and climate change in the southern Namib Desert, Pella, South Africa</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sources, transport and deposition of terrestrial organic material: A case study from southwestern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S. Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.03.001⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 149, pp.215 - 229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817628v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation and climate dynamics during the last glacial period in the fynbos-afrotemperate forest ecotone, southern Cape, South Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable isotope analyses of rock hyrax faecal pellets, hyraceum and associated vegetation in southern Africa: Implications for dietary ecology and palaeoenvironmental reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S. Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Medina-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.33 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2016.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01817637v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial extent and dynamics of the Antarctic Cold Reversal</w:t>
               </w:r>
@@ -5473,277 +5473,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African hydroclimatic variability during the last 2000 years</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">The African Quaternary: Environments, ecology and humans inaugural AFQUA conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Kirsten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.10.012⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 404 (Part B), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817646v1</w:t>
+                <w:t xml:space="preserve">hal-03038321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The African Quaternary: Environments, ecology and humans inaugural AFQUA conference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">African hydroclimatic variability during the last 2000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Nash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gijs De Cort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Verschuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon E. Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.036⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 154, pp.1 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03038321v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C reservoir age and air–sea flux of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the Peru–Chile upwelling region during the past 12,000 years</w:t>
               </w:r>
@@ -5768,51 +5768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian P. Sachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5853,350 +5853,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tropical easterlies in southern Africa's winter rainfall zone during the Holocene</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A late Pleistocene-Holocene multi-proxy record of palaeoenvironmental change from Still Bay, southern Cape Coast, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne J. Quick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S. Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew S. Carr</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107, pp.138 - 148. </w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (8), pp.870 - 885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817617v1</w:t>
+                <w:t xml:space="preserve">hal-01817620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A late Pleistocene-Holocene multi-proxy record of palaeoenvironmental change from Still Bay, southern Cape Coast, South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Influence of tropical easterlies in southern Africa's winter rainfall zone during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophak Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew S. Carr</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mark D. Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.138 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jqs.2825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01817620v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Southeast African records reveal a coherent shift from high- to low-latitude forcing mechanisms along the east African margin across last glacial–interglacial transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 125, pp.117 - 130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6242,77 +6242,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene sea level and environmental change on the west coast of South Africa: evidence from plant biomarkers, stable isotopes and pollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meadows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6372,103 +6372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving southwest African response to abrupt deglacial North Atlantic climate change events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew S. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 121, pp.132 - 136. </w:t>
@@ -6500,277 +6500,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CREST (Climate REconstruction SofTware): a probability density function (PDF)-based quantitative climate reconstruction method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+                <w:t xml:space="preserve">Leaf wax n-alkane distributions in arid zone South African flora: Environmental controls, chemotaxonomy and palaeoecological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S. Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hannah L. Grimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (6), pp.2081 - 2098. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.72 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-10-2081-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817605v1</w:t>
+                <w:t xml:space="preserve">hal-01817589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf wax n-alkane distributions in arid zone South African flora: Environmental controls, chemotaxonomy and palaeoecological implications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CREST (Climate REconstruction SofTware): a probability density function (PDF)-based quantitative climate reconstruction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.12.004⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (6), pp.2081 - 2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-10-2081-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01817589v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf wax n-alkanes and δ13C values of CAM plants from arid southwest Africa</w:t>
               </w:r>
@@ -6782,51 +6782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.L. Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6892,2162 +6892,2162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescence and fragmentation in the late Pleistocene archaeology of southernmost Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiproxy record of late Quaternary climate change and Middle Stone Age human occupation at Wonderkrater, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian A. Stewart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucinda R. Backwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence S. Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyn Wadley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine M. Steininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2014.03.003⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.42 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817594v1</w:t>
+                <w:t xml:space="preserve">hal-01817600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiproxy record of late Quaternary climate change and Middle Stone Age human occupation at Wonderkrater, South Africa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zoe Henderson</w:t>
+                <w:t xml:space="preserve">Coalescence and fragmentation in the late Pleistocene archaeology of southernmost Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine M. Steininger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brian A. Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 99, pp.42 - 59. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.26-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817600v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental-scale temperature variability during the past two millennia</w:t>
+                <w:t xml:space="preserve">Impacts of human activities on ecosystems during the past 1300 years in Pingnan area of Fujian Province, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pages 2k Consortium</w:t>
+                <w:t xml:space="preserve">J. X. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moinuddin Ahmed</w:t>
+                <w:t xml:space="preserve">Z. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin J. Anchukaitis</w:t>
+                <w:t xml:space="preserve">K. Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asfawossen Asrat</w:t>
+                <w:t xml:space="preserve">Y. Y. Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemant P. Borgaonkar</w:t>
+                <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6, pp.339-346. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 286, pp.29-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NGEO1797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2012.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873363v1</w:t>
+                <w:t xml:space="preserve">hal-01814631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature variability over Africa during the last 2000 years</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continental-scale temperature variability during the past two millennia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy M. Shanahan</w:t>
+                <w:t xml:space="preserve">Pages 2k Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moinuddin Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J. Anchukaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfawossen Asrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemant P. Borgaonkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683613483618⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.339-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO1797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414672v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Burrough, S.E., Breman, E., and Dodd, C., 2012. Can phytoliths provide an insight into past vegetation of the Middle Kalahari paleolakes during the late Quaternary? Journal of Arid Environments 82, 156–164”</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vegetation changes during the past 40,000 years in Central China from a long fossil record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangyou Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shixiong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2012.12.007⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 310, pp.221 - 226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2012.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814632v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation changes during the past 40,000 years in Central China from a long fossil record</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Temperature variability over Africa during the last 2000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon E. Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Nash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan W. Grab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Shanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2012.01.009⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (8), pp.1085-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683613483618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01817583v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biome-scale characterisation and differentiation of semi-arid and arid zone soil organic matter compositions using pyrolysis–GC/MS analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Comment on “Burrough, S.E., Breman, E., and Dodd, C., 2012. Can phytoliths provide an insight into past vegetation of the Middle Kalahari paleolakes during the late Quaternary? Journal of Arid Environments 82, 156–164”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Cordova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.F. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.02.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92, pp.113-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2012.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01817546v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of climate change for the last 20,000years from Wonderkrater, South Africa: Implications for the long-term dynamics of the Intertropical Convergence Zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael E. Meadows</w:t>
+                <w:t xml:space="preserve">Biome-scale characterisation and differentiation of semi-arid and arid zone soil organic matter compositions using pyrolysis–GC/MS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoë Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.06.024⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 200-201, pp.189 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817560v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene climate change in southernmost South Africa: rock hyrax middens record shifts in the southern westerlies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew S. Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Meadows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula J. Reimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82, pp.199 - 205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high resolution 15,600-year pollen and microcharcoal record from the Cederberg Mountains, South Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lynne J Quick</w:t>
+                <w:t xml:space="preserve">Quantification of climate change for the last 20,000years from Wonderkrater, South Africa: Implications for the long-term dynamics of the Intertropical Convergence Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Meadows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 387, pp.6 - 16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.07.009⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 386, pp.575 - 587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01817570v1</w:t>
+                <w:t xml:space="preserve">hal-01817560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of human activities on ecosystems during the past 1300 years in Pingnan area of Fujian Province, China</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A high resolution 15,600-year pollen and microcharcoal record from the Cederberg Mountains, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Y. Yue</w:t>
+                <w:t xml:space="preserve">Verushka Valsecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Li</w:t>
+                <w:t xml:space="preserve">Jasper Slingsby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne J Quick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 286, pp.29-35. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 387, pp.6 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2012.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814631v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequencing of ancient plant and mammal DNA preserved in herbivore middens</w:t>
+                <w:t xml:space="preserve">Reconstructing past upwelling intensity and the seasonal dynamics of primary productivity along the Peruvian coastline from mollusk shell stable isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dáithí Murray</w:t>
+                <w:t xml:space="preserve">James Sadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Pearson</w:t>
+                <w:t xml:space="preserve">Moufok Azzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Fullagar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian Chase</w:t>
+                <w:t xml:space="preserve">Andrew J. Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayne Houston</w:t>
+                <w:t xml:space="preserve">Jesús Ledesma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 58, pp.135-145. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.01015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011GC003595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131845v1</w:t>
+                <w:t xml:space="preserve">hal-00757293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing past upwelling intensity and the seasonal dynamics of primary productivity along the Peruvian coastline from mollusk shell stable isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive precipitation-evaporation budget from AD 460 to 1090 in the Saloum Delta (Senegal) indicated by mollusk oxygen isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufok Azzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Deme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Sadler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jesús Ledesma</w:t>
+                <w:t xml:space="preserve">Alban Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GC003595⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.GLOPLACHA.2012.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757293v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive precipitation-evaporation budget from AD 460 to 1090 in the Saloum Delta (Senegal) indicated by mollusk oxygen isotopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alban Lazar</w:t>
+                <w:t xml:space="preserve">A continuous record of vegetation and climate change over the past 50,000 years in the Fujian Province of eastern subtropical China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanfu Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangyou Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.GLOPLACHA.2012.08.003⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 365-366, pp.115-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769536v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous record of vegetation and climate change over the past 50,000 years in the Fujian Province of eastern subtropical China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-throughput sequencing of ancient plant and mammal DNA preserved in herbivore middens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dáithí Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fullagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanfu Yue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Brian Chase</w:t>
+                <w:t xml:space="preserve">Jayne Houston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 365-366, pp.115-123. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.135-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131846v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Holocene mean climate in the south eastern Pacific and its influence on South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufok Azzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9110,51 +9110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock hyrax middens: A palaeoenvironmental archive for southern African drylands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9162,51 +9162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meadows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Gil-Romera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56, pp.107-125. </w:t>
@@ -9282,51 +9282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ryves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pausata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9373,77 +9373,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 19.5kyr vegetation history from the central Cederberg Mountains, South Africa: Palynological evidence from rock hyrax middens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Sadler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufok Azzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9513,329 +9513,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene palaeoenvironments of the Cederberg and Swartruggens mountains, Western Cape, South Africa: Pollen and stable isotope evidence from hyrax dung middens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brian M. Chase</w:t>
+                <w:t xml:space="preserve">Molecular fingerprinting of wetland organic matter using pyrolysis-GC/MS: an example from the southern Cape coastline of South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoud Boom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Seliane</w:t>
+                <w:t xml:space="preserve">David Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoë Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 74 (7), pp.786-793. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (4), pp.947-961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2009.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10933-010-9466-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131900v1</w:t>
+                <w:t xml:space="preserve">hal-02131895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular fingerprinting of wetland organic matter using pyrolysis-GC/MS: an example from the southern Cape coastline of South Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoë Roberts</w:t>
+                <w:t xml:space="preserve">Holocene palaeoenvironments of the Cederberg and Swartruggens mountains, Western Cape, South Africa: Pollen and stable isotope evidence from hyrax dung middens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seliane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (7), pp.786-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2009.04.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-010-9466-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02131895v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for progressive Holocene aridification in southern Africa recorded in Namibian hyrax middens: Implications for African Monsoon dynamics and the ‘‘African Humid Period’’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meadows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Reimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9894,77 +9894,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of plant biomarker evidence derived from rock hyrax middens as an indicator of palaeoenvironmental change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoud Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 285 (3-4), pp.321-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10010,51 +10010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">South African palaeoenvironments during marine oxygen isotope stage 4: a context for the Howiesons Poort and Still Bay industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (6), pp.1359-1366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10094,220 +10094,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the use of dune sediments as a proxy for palaeo-aridity: A southern African case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Last Glacial Maximum dune activity in the Kalahari Desert of southern Africa: observations and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 93 (1-2), pp.31-45. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (3-4), pp.301-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2008.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131919v1</w:t>
+                <w:t xml:space="preserve">hal-02131925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last Glacial Maximum dune activity in the Kalahari Desert of southern Africa: observations and simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Evaluating the use of dune sediments as a proxy for palaeo-aridity: A southern African case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28 (3-4), pp.301-307. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93 (1-2), pp.31-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2008.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131925v1</w:t>
+                <w:t xml:space="preserve">hal-02131919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the applicability of a standardized growth curve (SGC) for quartz OSL dating: Kalahari dunes, South African coastal dunes and Florida dune cordons</w:t>
               </w:r>
@@ -10332,51 +10332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (1-2), pp.137-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10435,51 +10435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation and radiations track climate transitions since the Miocene Climatic Optimum: a case study of southern African chameleons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystal Tolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10532,315 +10532,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary dynamics of southern Africa's winter rainfall zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Multiphase late Quaternary aeolian sediment accumulation in western South Africa: Timing and relationship to palaeoclimatic changes inferred from the marine record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Meadows</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S.G. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2007.06.002⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 166 (1), pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2006.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131943v1</w:t>
+                <w:t xml:space="preserve">hal-02131946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase late Quaternary aeolian sediment accumulation in western South Africa: Timing and relationship to palaeoclimatic changes inferred from the marine record</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Late Quaternary dynamics of southern Africa's winter rainfall zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David S.G. Thomas</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Meadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 166 (1), pp.29-41. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (3-4), pp.103-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2006.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2007.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131946v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary palaeoenvironments of the winter-rainfall zone of southern Africa: Palynological and sedimentological evidence from the Agulhas Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David S.G. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark D Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meadows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 239 (1-2), pp.147-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10957,64 +10957,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayley Cawthra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Tyler Faith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
@@ -11234,64 +11234,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid to Late Quaternary Landscape and Environmental Dynamics in the Middle Stone Age of Southern South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11342,51 +11342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLLEN RECORDS, LATE PLEISTOCENE | Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Meadows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.2606-2613, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11501,51 +11501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="464BF207"/>
+    <w:nsid w:val="E2CAABC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11732,51 +11732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brian-chase" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6987-1291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170052206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella G Mosher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J Power" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne J Quick" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M Chase" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Haberzettl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2026.105307" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S Carr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Boom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Blaauw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100312" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Gosling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hooghiemstra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100278" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Loftus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Steyn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlize Lombard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05471-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Carr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chase" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Birkinshaw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holmes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulalo Rabumbulu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2024/17569" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Quick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adriaan Grobler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Manzano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07485" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tyler Faith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pargeter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108557" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J Reimer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108563" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04173480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221082120" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04180429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Tyrrell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2023.100110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04173481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meadows" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophak Lim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2023.29" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Reimer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mackay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Armitage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Niespolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Sharp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Stahlschmidt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01667-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Du Plessis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Chase" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Strobel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003162766-19" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107050" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Wit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kramers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Doel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49323.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2021.31" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02933338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47841.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell S Kaufman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S Mckay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Routson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Erb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41597-020-0445-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984067v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Sepp&#228;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103384" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kasper" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620950444" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408419v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109518" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931832v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyler Faith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Margaret Avery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2020.11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123506v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.105" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02933383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva M Niedermeyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46334.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip I Buckland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Bateman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bennike" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Buckland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.190577" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01870934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Nolan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan T. Overpeck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy R. M. Allen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Anderson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L. Betancourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan5360" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W&#252;ndsch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kirsten" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3028" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817664v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Carr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.09.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857836v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.57" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817658v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Cordova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scott" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQKMH742-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Herrmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. West" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.08.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645001v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emile-Geay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Mckay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell S. Kaufman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien von Gunten" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghao Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.88" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817642v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Medina-Sanchez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2016.06.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2850" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817644v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Granger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.07.028" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.03.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817637v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne J. Quick" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Meadows" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Bateman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L. Kirsten" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M&#228;usbacher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.027" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNL4GV2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817623v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel B. Pedro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C. Bostock" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia M. Bitz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng He" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J. Vandergoes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2580" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817646v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Nash" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs De Cort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E. Nicholson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.10.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03038321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.036" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDKHZCQT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817625v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Jackson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maldonado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian P. Sachs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.12.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817617v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB3MX8VM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817620v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2825" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817619v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.07.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29P7215J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03008011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Grimes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-015-9833-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817611v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Carr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.05.023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817605v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-2081-2014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817589v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah L. Grimes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.12.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG4QXLG7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817591v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boom" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Carr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Grimes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Meadows" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.12.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X703Z1F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817594v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A. Stewart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.03.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2L5NXZF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda R. Backwell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence S. Mccarthy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Henderson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Steininger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.06.017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-785Z5JRG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873363v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pages 2k Consortium" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinuddin Ahmed" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Anchukaitis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfawossen Asrat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant P. Borgaonkar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1797" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414672v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan W. Grab" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Shanahan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613483618" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01814632v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Cordova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Smith" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2012.12.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817583v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Zheng" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangyou Huang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixiong Yang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.01.009" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80H45HJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817546v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Roberts" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.02.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCVZH3BJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817560v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Truc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.06.024" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817586v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.10.018" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GV4WG9G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817570v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verushka Valsecchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Slingsby" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.07.009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWGRQJFQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01814631v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Xu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Y. Huang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Yue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.05.033" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJDZV5XM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;ith&#237; Murray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Pearson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fullagar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Houston" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.10.021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCK3GRXG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sadler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufok Azzoug" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Schauer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003595" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769536v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Deme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GLOPLACHA.2012.08.003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3SWCQM0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131846v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfu Yue" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.018" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B06VW31-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131869v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.02.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3XRS6TQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131851v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Gil-Romera" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.08.018" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQFG3S62-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131879v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stager" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ryves" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pausata" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1198322" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131876v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schauer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ledesma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.06.008" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R63QHL95-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131900v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seliane" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2009.04.020" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL1XQV3H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131895v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roberts" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9466-9" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.04.006" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR2D48KH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131903v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.11.029" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M32J937J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131893v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.12.040" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20FM4RFH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131919v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2008.12.004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FVNV8S0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131925v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.10.008" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ96R86G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131938v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Telfer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bateman" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2007.08.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLC6MG0J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131932v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Tolley" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Forest" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01889.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B091E4CAD552F6EC57C0C18D9DE5019A7C63107E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131943v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2007.06.002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNJVHV08-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131946v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S.G. Thomas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.12.005" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMNS0C3L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131949v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.01.014" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXPCDNZ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853680v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcgrath" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Cawthra" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04530506v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livreblancpaleo.lsce.ipsl.fr/doku.php" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131959v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131966v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brian-chase" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6987-1291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170052206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443198v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M Chase" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S Carr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Boom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Blaauw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100312" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella G Mosher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J Power" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne J Quick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Haberzettl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2026.105307" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Gosling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hooghiemstra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100278" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Loftus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Steyn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlize Lombard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05471-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tyler Faith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pargeter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Quick" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chase" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adriaan Grobler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Manzano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07485" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Carr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Birkinshaw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Holmes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulalo Rabumbulu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2024/17569" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J Reimer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108563" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04180429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Tyrrell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2023.100110" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04173480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221082120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04173481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meadows" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophak Lim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2023.29" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Reimer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107663" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mackay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Armitage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Niespolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Sharp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Stahlschmidt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01667-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02933338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Chase" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47841.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Du Plessis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Strobel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003162766-19" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107050" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Wit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kramers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Doel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G49323.1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2021.31" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02931832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyler Faith" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Margaret Avery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2020.11" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Sepp&#228;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103384" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543196v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell S Kaufman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S Mckay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Routson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Erb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41597-020-0445-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kasper" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620950444" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408419v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109518" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264493v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip I Buckland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Bateman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bennike" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Buckland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.190577" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.105" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02933383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva M Niedermeyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46334.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.57" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01870934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Nolan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan T. Overpeck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy R. M. Allen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Anderson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L. Betancourt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan5360" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Carr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.09.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123504v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W&#252;ndsch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Kirsten" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817658v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Cordova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scott" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQKMH742-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817652v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Herrmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. West" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817650v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.11.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.08.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645001v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emile-Geay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Mckay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell S. Kaufman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien von Gunten" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghao Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.88" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817637v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne J. Quick" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Meadows" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Bateman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L. Kirsten" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M&#228;usbacher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNL4GV2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.03.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2850" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817644v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Granger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.07.028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Medina-Sanchez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2016.06.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817623v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel B. Pedro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C. Bostock" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia M. Bitz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng He" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J. Vandergoes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2580" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03038321v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.036" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDKHZCQT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817646v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Nash" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs De Cort" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E. Nicholson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.10.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817625v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Jackson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maldonado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian P. Sachs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.12.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2825" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817617v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB3MX8VM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817619v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.07.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29P7215J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03008011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Grimes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-015-9833-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817611v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Carr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.05.023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah L. Grimes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.12.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG4QXLG7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817605v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-2081-2014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817591v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boom" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Carr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Grimes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Meadows" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.12.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X703Z1F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda R. Backwell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence S. Mccarthy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Henderson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Steininger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.06.017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-785Z5JRG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817594v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A. Stewart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.03.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2L5NXZF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01814631v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. X. Xu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Y. Huang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Yue" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.05.033" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJDZV5XM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873363v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pages 2k Consortium" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinuddin Ahmed" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Anchukaitis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfawossen Asrat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant P. Borgaonkar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1797" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817583v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Zheng" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangyou Huang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixiong Yang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.01.009" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80H45HJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414672v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan W. Grab" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Shanahan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613483618" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01814632v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Cordova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Smith" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2012.12.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Roberts" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.02.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCVZH3BJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817586v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.10.018" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GV4WG9G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817560v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Truc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.06.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817570v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verushka Valsecchi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Slingsby" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.07.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWGRQJFQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757293v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sadler" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufok Azzoug" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Schauer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003595" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769536v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Deme" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GLOPLACHA.2012.08.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3SWCQM0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131846v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfu Yue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.018" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B06VW31-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131845v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;ith&#237; Murray" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Pearson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fullagar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Houston" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.10.021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCK3GRXG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131869v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.02.004" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3XRS6TQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131851v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Gil-Romera" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.08.018" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQFG3S62-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131879v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stager" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ryves" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pausata" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1198322" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131876v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schauer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ledesma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.06.008" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R63QHL95-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131895v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roberts" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-010-9466-9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131900v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seliane" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2009.04.020" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL1XQV3H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.04.006" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR2D48KH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131903v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.11.029" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M32J937J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131893v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.12.040" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20FM4RFH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131925v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.10.008" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ96R86G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131919v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2008.12.004" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FVNV8S0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131938v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Telfer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bateman" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2007.08.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLC6MG0J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131932v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Tolley" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Forest" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01889.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B091E4CAD552F6EC57C0C18D9DE5019A7C63107E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131946v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S.G. Thomas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.12.005" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMNS0C3L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131943v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2007.06.002" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNJVHV08-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131949v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.01.014" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXPCDNZ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853680v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcgrath" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Cawthra" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04530506v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livreblancpaleo.lsce.ipsl.fr/doku.php" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131959v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131966v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>