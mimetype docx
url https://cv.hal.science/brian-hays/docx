--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -291,463 +291,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE COMBINATION OF A FAST FLOW TUBE REACTOR WITH CHIRPED PULSE FOURIER TRANSFORM MILLIMETER WAVE SPECTROSCOPY TO STUDY RADICAL SPECTRA AND PRODUCT BRANCHING RATIOS FROM GAS PHASE REACTIONS</w:t>
+                <w:t xml:space="preserve">THE MILLIMETER WAVE SPECTRUM OF PHOSPHINOACETONITRILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pillier</w:t>
+                <w:t xml:space="preserve">Laurent Margules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Batut</w:t>
+                <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Margulès</w:t>
+                <w:t xml:space="preserve">Amira Ghabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Urbana (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799127v1</w:t>
+                <w:t xml:space="preserve">hal-04799108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product branching in the CN + propene reaction at very low temperatures probed by chirped-pulse millimeter wave spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian R Sims</w:t>
+                <w:t xml:space="preserve">THE COMBINATION OF A FAST FLOW TUBE REACTOR WITH CHIRPED PULSE FOURIER TRANSFORM MILLIMETER WAVE SPECTROSCOPY TO STUDY RADICAL SPECTRA AND PRODUCT BRANCHING RATIOS FROM GAS PHASE REACTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Drissi</w:t>
+                <w:t xml:space="preserve">Laure Pillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divita Gupta</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Margulès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold and Controlled Molecules &amp; Ions 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Klosterneuburg, Austria</w:t>
+              <w:t xml:space="preserve">77th International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Urbana (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125829v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE MILLIMETER WAVE SPECTRUM OF PHOSPHINOACETONITRILE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian M. Hays</w:t>
+                <w:t xml:space="preserve">Product branching in the CN + propene reaction at very low temperatures probed by chirped-pulse millimeter wave spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Margules</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Ghabi</w:t>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐claude Guillemin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Urbana (IL), United States</w:t>
+              <w:t xml:space="preserve">Cold and Controlled Molecules &amp; Ions 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Klosterneuburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799108v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product branching ratio measurements at low temperatures for the reaction of CN radicals with hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -815,64 +815,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Urbana (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -897,90 +897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring low temperature kinetics of neutral-neutral reactions : how can we contribute to the detection of new species ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1022,103 +1022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps in nucleation: reaction kinetics of heterodimer formation at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th QUADMARTS Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Estes Park CO, United States</w:t>
@@ -1147,103 +1147,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps in nucleation: reaction kinetics of heterodimer formation at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging the Gap: Using Gas-Phase and Cluster Studies to Model the Dynamics of Complex Systems Symposium, ACS Spring 2023 National Meeting &amp; Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Mar 2023, Indianapolis (IN), United States</w:t>
@@ -1354,77 +1354,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATING THE ONSET OF NUCLEATION: LOW TEMPERATURE REACTION KINETICS OF HETERODIMER FORMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1479,77 +1479,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and Kinetics Studied by Chirped Pulse Microwave Spectroscopy in Cold Uniform Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1591,90 +1591,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing low temperature product branching ratios for the reaction of CN radical with propene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1729,77 +1729,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and kinetics studied by chirped pulse microwave spectroscopy in cold uniform supersonic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1854,77 +1854,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of complexation kinetics processes by rotational spectroscopy coupled with uniform supersonic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1960,359 +1960,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rocket reactor and a microwave to understand the chemistry in space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Low temperature product branching ratios for the reaction of CN radical with propene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian M. Hays</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants : PhDay 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Collisional excitation of (reactive) astrophysical molecules and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891154v1</w:t>
+                <w:t xml:space="preserve">hal-03727132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature product branching ratios for the reaction of CN radical with propene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A rocket reactor and a microwave to understand the chemistry in space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collisional excitation of (reactive) astrophysical molecules and its applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Florent, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants : PhDay 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727132v1</w:t>
+                <w:t xml:space="preserve">hal-03891154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in Chirped Pulse in Uniform Flow techniques for the measurement of low-temperature reaction product branching ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtuel, États-Unis</w:t>
@@ -2341,103 +2341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrochemical Complexity in Planetary Systems Symposium, ACS Spring National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Apr 2021, Online, United States</w:t>
@@ -2460,484 +2460,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inside the chemistry of a molecular cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Laboratory Astrophysics ECLA 2020, Linking dust, ice and gas in space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Anacapri, Italy</w:t>
+              <w:t xml:space="preserve">Journée des doctorants : PhDay 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125751v1</w:t>
+                <w:t xml:space="preserve">hal-03456515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation et développement de la technique CPUF (Chirped Pulse in Uniform Flow) pour la mesure de rapport de branchement à basse température de système d'intérêt astrophysique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brian M. Hays</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Physical and chemical processes of astrophysical interest”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, St Florent, France</w:t>
+              <w:t xml:space="preserve">European Conference on Laboratory Astrophysics ECLA 2020, Linking dust, ice and gas in space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Anacapri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313512v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside the chemistry of a molecular cloud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Optimisation et développement de la technique CPUF (Chirped Pulse in Uniform Flow) pour la mesure de rapport de branchement à basse température de système d'intérêt astrophysique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants : PhDay 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Workshop “Physical and chemical processes of astrophysical interest”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, St Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456515v1</w:t>
+                <w:t xml:space="preserve">hal-03313512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuesday UVa / NRAO Astronomy (TUNA) Lunch Talk (moved online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Charlottesville, United States</w:t>
@@ -2960,734 +2960,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperature for astrochemistry using chirped pulse microwave spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468768v1</w:t>
+                <w:t xml:space="preserve">hal-02115360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian R Sims</w:t>
+                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperature for astrochemistry using chirped pulse microwave spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Astronomical Union Symposium on Laboratory Astrophysics, IAUS 350: Laboratory Astrophysics: from Observations to Interpretation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114779v1</w:t>
+                <w:t xml:space="preserve">hal-02468768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">The First International Astronomical Union Symposium on Laboratory Astrophysics, IAUS 350: Laboratory Astrophysics: from Observations to Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115356v1</w:t>
+                <w:t xml:space="preserve">hal-02114779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the reaction between the CN radical and methanol at low temperatures using the CRESU technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282223v1</w:t>
+                <w:t xml:space="preserve">hal-02115356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Kinetics of the reaction between the CN radical and methanol at low temperatures using the CRESU technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidaty Cheikh Sid Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115360v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped Pulse Microwave Fourier-Transform Spectrometry for the Determination of Product Branching Ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Colloquim on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
@@ -3716,103 +3716,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product branching ratios for astrochemical reactions determined in low temperature experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
@@ -3854,90 +3854,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII Dynamics of Molecular Collisions Conference (DMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Big Sky, Montana, United States</w:t>
@@ -3966,103 +3966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal to Noise Modelling and Optimisation for Chirped Pulse in Uniform Flow Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second QUADMARTS International Research Network Workshop, LRGP, Lorraine University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
@@ -4391,103 +4391,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product-specific reaction kinetics in continuous uniform supersonic flows probed by chirped-pulse microwave spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 160 (20), pp.204201. </w:t>
@@ -4806,77 +4806,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional excitation of HNC by He found to be stronger than for structural isomer HCN in experiments at the low temperatures of interstellar space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4927,103 +4927,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel Ka-band chirped-pulse spectrometer used in the determination of pressure broadening coefficients of astrochemical molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 153 (8), pp.084201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5070,90 +5070,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and performance of an E-band chirped pulse spectrometer for kinetics applications OCS – He pressure broadening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 250, pp.107001. </w:t>
@@ -5191,103 +5191,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Temperature Kinetics of the Reaction Between Methanol and the CN Radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidaty Cheikh Sid Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (46), pp.9995-10003. </w:t>
@@ -5453,433 +5453,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformer-specific microwave spectroscopy of 3-phenylpropionitrile by strong field coherence breaking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiplexed characterization of complex gas-phase mixtures combining chirped-pulse Fourier transform microwave spectroscopy and VUV photoionization time-of-flight mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S.M. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A.O. Hernandez-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Zwier</w:t>
+                <w:t xml:space="preserve">C. Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Zwier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2018.03.011⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (9), pp.093101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5046085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361974v1</w:t>
+                <w:t xml:space="preserve">hal-01881047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC Stark Effect Observed in a Microwave-Millimeter/Submillimeter Wave Double-Resonance Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformer-specific microwave spectroscopy of 3-phenylpropionitrile by strong field coherence breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Hernandez-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin M. Roenitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian M. Hays</w:t>
+                <w:t xml:space="preserve">Chamara Abeysekera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carson R. Powers</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothy Zwier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b02116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 349, pp.10-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861354v1</w:t>
+                <w:t xml:space="preserve">hal-02361974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed characterization of complex gas-phase mixtures combining chirped-pulse Fourier transform microwave spectroscopy and VUV photoionization time-of-flight mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AC Stark Effect Observed in a Microwave-Millimeter/Submillimeter Wave Double-Resonance Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin M. Roenitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Fritz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A.O. Hernandez-Castillo</w:t>
+                <w:t xml:space="preserve">Carson R. Powers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Abeysekera</w:t>
+                <w:t xml:space="preserve">Morgan N. Mccabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.S. Zwier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Houston Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89 (9), pp.093101. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (30), pp.6321-6327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5046085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b02116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881047v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep, Broadband Spectral Line Surveys of Molecule-rich Interstellar Clouds</w:t>
               </w:r>
@@ -6012,51 +6012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational preferences and internal rotation of methyl butyrate by microwave spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia O Hernandez-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6263,77 +6263,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband multi-resonant strong field coherence breaking as a tool for single isomer microwave spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hernandez-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Zwier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145 (11), pp.114203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6858,51 +6858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6970,77 +6970,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How fast are the first stages of nucleation? Reaction kinetics of the formation of heterodimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7076,329 +7076,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the first stages in nucleation: low temperature reaction kinetics of heterogeneous complex formation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring the Submillimeter Wave Spectrum of Methyl-Hypochlorite up to 500 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Margulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Astrophysics : Tracking the Evolution of Cosmic Matter towards Molecular Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Les Houches, France</w:t>
+              <w:t xml:space="preserve">The 28th Colloquium on High-Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211409v1</w:t>
+                <w:t xml:space="preserve">hal-04799153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Submillimeter Wave Spectrum of Methyl-Hypochlorite up to 500 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the first stages in nucleation: low temperature reaction kinetics of heterogeneous complex formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th Colloquium on High-Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Laboratory Astrophysics : Tracking the Evolution of Cosmic Matter towards Molecular Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799153v1</w:t>
+                <w:t xml:space="preserve">hal-04211409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction Kinetics of Complexation Studied by Rotational Spectroscopy Coupled with Uniform Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7453,77 +7453,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction Kinetics of Complexation Studied by Rotational Spectroscopy Coupled with Uniform Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7578,77 +7578,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Chirped Pulse Microwave Spectrometer Dedicated to the Measurement of Reaction Product Branching Ratios for Astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7690,103 +7690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the reaction between the CN radical and methanol at low temperatures using the CRESU technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidaty Cheikh Sid Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First International Astronomical Union Symposium on Laboratory Astrophysics, IAUS 350: Laboratory Astrophysics: from Observations to Interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
@@ -7828,77 +7828,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Chirped Pulse Microwave Spectrometer Dedicated to the Measurement of Reaction Product Branching Ratios for Astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7940,90 +7940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Laval Nozzles for Studies of Reaction Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Labiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8078,77 +8078,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The E-band CRESUCHIRP Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8280,51 +8280,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40D1CC63"/>
+    <w:nsid w:val="5B29FBCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8511,51 +8511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brian-hays" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5849-8433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997750v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Alekseev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Motiyenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799127v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Motiyenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Drissi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margules" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ghabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Guillemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Macario Farto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Bogomolov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Glorieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corbo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2024.2413417" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fried" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer El-Abd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Wenzel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Byrne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad37ff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203428" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Libert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00757C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125564v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Glorieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogomolov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanfleteren" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150823" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-022-00936-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02922763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017978" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b08472" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361869v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Mishra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Fritz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepali Mehta-Hurt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Jawad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04328D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Hernandez-Castillo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamara Abeysekera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Zwier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.03.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B26KMZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Roenitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson R. Powers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan N. Mccabe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houston Smith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b02116" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Fritz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abeysekera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Zwier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046085" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Widicus Weaver" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Laas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Zou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Kroll" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa8098" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia O Hernandez-Castillo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kleiner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Vinh Lam Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.03.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362021v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mccabe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Shipman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967468" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361996v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez-Castillo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962505" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Weaver" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09624" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360577v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wehres" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Alligood Deprince" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althea A.M. Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.04.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp400753r" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360576v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3122402" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744993v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211409v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799153v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902248v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902253v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brian-hays" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5849-8433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997750v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Alekseev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Motiyenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margules" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Motiyenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ghabi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Guillemin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Drissi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Macario Farto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Bogomolov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Glorieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corbo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2024.2413417" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fried" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer El-Abd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Wenzel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Byrne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad37ff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203428" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Libert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00757C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125564v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Glorieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogomolov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanfleteren" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150823" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-022-00936-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02922763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017978" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b08472" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361869v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Mishra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Fritz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepali Mehta-Hurt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Jawad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04328D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881047v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Fritz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Hernandez-Castillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abeysekera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Zwier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamara Abeysekera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Zwier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.03.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B26KMZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Roenitz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson R. Powers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan N. Mccabe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houston Smith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b02116" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Widicus Weaver" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Laas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Zou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Kroll" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa8098" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia O Hernandez-Castillo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kleiner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Vinh Lam Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.03.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362021v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mccabe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Shipman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967468" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361996v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez-Castillo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962505" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Weaver" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09624" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360577v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wehres" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Alligood Deprince" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althea A.M. Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.04.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp400753r" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360576v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3122402" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744993v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799153v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902248v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902253v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>