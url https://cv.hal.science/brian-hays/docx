--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -291,463 +291,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE MILLIMETER WAVE SPECTRUM OF PHOSPHINOACETONITRILE</w:t>
+                <w:t xml:space="preserve">THE COMBINATION OF A FAST FLOW TUBE REACTOR WITH CHIRPED PULSE FOURIER TRANSFORM MILLIMETER WAVE SPECTROSCOPY TO STUDY RADICAL SPECTRA AND PRODUCT BRANCHING RATIOS FROM GAS PHASE REACTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Margules</w:t>
+                <w:t xml:space="preserve">Laure Pillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean‐claude Guillemin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Margulès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Urbana (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799108v1</w:t>
+                <w:t xml:space="preserve">hal-04799127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE COMBINATION OF A FAST FLOW TUBE REACTOR WITH CHIRPED PULSE FOURIER TRANSFORM MILLIMETER WAVE SPECTROSCOPY TO STUDY RADICAL SPECTRA AND PRODUCT BRANCHING RATIOS FROM GAS PHASE REACTIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian M. Hays</w:t>
+                <w:t xml:space="preserve">Product branching in the CN + propene reaction at very low temperatures probed by chirped-pulse millimeter wave spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pillier</w:t>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Batut</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Urbana (IL), United States</w:t>
+              <w:t xml:space="preserve">Cold and Controlled Molecules &amp; Ions 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Klosterneuburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799127v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product branching in the CN + propene reaction at very low temperatures probed by chirped-pulse millimeter wave spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Drissi</w:t>
+                <w:t xml:space="preserve">THE MILLIMETER WAVE SPECTRUM OF PHOSPHINOACETONITRILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divita Gupta</w:t>
+                <w:t xml:space="preserve">Laurent Margules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+                <w:t xml:space="preserve">Amira Ghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Guillaume</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold and Controlled Molecules &amp; Ions 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Klosterneuburg, Austria</w:t>
+              <w:t xml:space="preserve">77th International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Urbana (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125829v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product branching ratio measurements at low temperatures for the reaction of CN radicals with hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -815,64 +815,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Urbana (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -897,90 +897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring low temperature kinetics of neutral-neutral reactions : how can we contribute to the detection of new species ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1022,103 +1022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps in nucleation: reaction kinetics of heterodimer formation at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th QUADMARTS Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Estes Park CO, United States</w:t>
@@ -1147,103 +1147,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps in nucleation: reaction kinetics of heterodimer formation at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging the Gap: Using Gas-Phase and Cluster Studies to Model the Dynamics of Complex Systems Symposium, ACS Spring 2023 National Meeting &amp; Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Mar 2023, Indianapolis (IN), United States</w:t>
@@ -1354,77 +1354,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATING THE ONSET OF NUCLEATION: LOW TEMPERATURE REACTION KINETICS OF HETERODIMER FORMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1479,77 +1479,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and Kinetics Studied by Chirped Pulse Microwave Spectroscopy in Cold Uniform Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1591,90 +1591,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing low temperature product branching ratios for the reaction of CN radical with propene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1729,77 +1729,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and kinetics studied by chirped pulse microwave spectroscopy in cold uniform supersonic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1854,77 +1854,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of complexation kinetics processes by rotational spectroscopy coupled with uniform supersonic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1966,90 +1966,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature product branching ratios for the reaction of CN radical with propene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2091,103 +2091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rocket reactor and a microwave to understand the chemistry in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants : PhDay 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
@@ -2216,103 +2216,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in Chirped Pulse in Uniform Flow techniques for the measurement of low-temperature reaction product branching ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtuel, États-Unis</w:t>
@@ -2341,103 +2341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrochemical Complexity in Planetary Systems Symposium, ACS Spring National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Apr 2021, Online, United States</w:t>
@@ -2466,103 +2466,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside the chemistry of a molecular cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants : PhDay 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
@@ -2604,77 +2604,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2716,103 +2716,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et développement de la technique CPUF (Chirped Pulse in Uniform Flow) pour la mesure de rapport de branchement à basse température de système d'intérêt astrophysique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Physical and chemical processes of astrophysical interest”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, St Florent, France</w:t>
@@ -2880,64 +2880,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuesday UVa / NRAO Astronomy (TUNA) Lunch Talk (moved online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Charlottesville, United States</w:t>
@@ -2960,902 +2960,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">The First International Astronomical Union Symposium on Laboratory Astrophysics, IAUS 350: Laboratory Astrophysics: from Observations to Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115360v1</w:t>
+                <w:t xml:space="preserve">hal-02114779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperature for astrochemistry using chirped pulse microwave spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468768v1</w:t>
+                <w:t xml:space="preserve">hal-02115356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of the reaction between the CN radical and methanol at low temperatures using the CRESU technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidaty Cheikh Sid Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian R Sims</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Astronomical Union Symposium on Laboratory Astrophysics, IAUS 350: Laboratory Astrophysics: from Observations to Interpretation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114779v1</w:t>
+                <w:t xml:space="preserve">hal-02282223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperature for astrochemistry using chirped pulse microwave spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115356v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the reaction between the CN radical and methanol at low temperatures using the CRESU technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282223v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped Pulse Microwave Fourier-Transform Spectrometry for the Determination of Product Branching Ratios</w:t>
+                <w:t xml:space="preserve">Product branching ratios for astrochemical reactions determined in low temperature experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Colloquim on High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281613v1</w:t>
+                <w:t xml:space="preserve">hal-02114917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product branching ratios for astrochemical reactions determined in low temperature experiments</w:t>
+                <w:t xml:space="preserve">Chirped Pulse Microwave Fourier-Transform Spectrometry for the Determination of Product Branching Ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">26th Colloquim on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114917v1</w:t>
+                <w:t xml:space="preserve">hal-02281613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
               </w:r>
@@ -3880,64 +3880,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII Dynamics of Molecular Collisions Conference (DMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Big Sky, Montana, United States</w:t>
@@ -4005,64 +4005,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second QUADMARTS International Research Network Workshop, LRGP, Lorraine University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
@@ -4117,377 +4117,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements on the FANTASIO set-up and new spectroscopic results concerning the Ar-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O van der Waals complex in the 2OH overtone region</w:t>
+                <w:t xml:space="preserve">Rotational Spectrum and First Interstellar Detection of 2-methoxyethanol Using ALMA Observations of NGC 6334I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandr Bogomolov</w:t>
+                <w:t xml:space="preserve">Zachary Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Glorieux</w:t>
+                <w:t xml:space="preserve">Samer El-Abd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Herman</w:t>
+                <w:t xml:space="preserve">Gabi Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Corbo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Collignon</w:t>
+                <w:t xml:space="preserve">Alex Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2024.2413417⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 965 (2), pp.L23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad37ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799045v1</w:t>
+                <w:t xml:space="preserve">hal-04799020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational Spectrum and First Interstellar Detection of 2-methoxyethanol Using ALMA Observations of NGC 6334I</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvements on the FANTASIO set-up and new spectroscopic results concerning the Ar-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O van der Waals complex in the 2OH overtone region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Bogomolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Fried</w:t>
+                <w:t xml:space="preserve">Robin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer El-Abd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian Hays</w:t>
+                <w:t xml:space="preserve">Michel Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabi Wenzel</w:t>
+                <w:t xml:space="preserve">Thomas Corbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Byrne</w:t>
+                <w:t xml:space="preserve">Simon Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 965 (2), pp.L23. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad37ff⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2024.2413417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799020v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product-specific reaction kinetics in continuous uniform supersonic flows probed by chirped-pulse microwave spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 160 (20), pp.204201. </w:t>
@@ -4564,51 +4564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4806,77 +4806,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional excitation of HNC by He found to be stronger than for structural isomer HCN in experiments at the low temperatures of interstellar space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4940,90 +4940,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel Ka-band chirped-pulse spectrometer used in the determination of pressure broadening coefficients of astrochemical molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 153 (8), pp.084201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5070,90 +5070,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and performance of an E-band chirped pulse spectrometer for kinetics applications OCS – He pressure broadening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 250, pp.107001. </w:t>
@@ -5185,701 +5185,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Kinetics of the Reaction Between Methanol and the CN Radical</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+                <w:t xml:space="preserve">Broadband rotational spectroscopy of trans 3-pentenenitrile and 4-pentenenitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepali Mehta-Hurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b08472⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (42), pp.23651-23662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP04328D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360549v1</w:t>
+                <w:t xml:space="preserve">hal-02361869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband rotational spectroscopy of trans 3-pentenenitrile and 4-pentenenitrile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khadija Jawad</w:t>
+                <w:t xml:space="preserve">Low Temperature Kinetics of the Reaction Between Methanol and the CN Radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidaty Cheikh Sid Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (42), pp.23651-23662. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (46), pp.9995-10003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP04328D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b08472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361869v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed characterization of complex gas-phase mixtures combining chirped-pulse Fourier transform microwave spectroscopy and VUV photoionization time-of-flight mass spectrometry</w:t>
+                <w:t xml:space="preserve">AC Stark Effect Observed in a Microwave-Millimeter/Submillimeter Wave Double-Resonance Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Fritz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian Hays</w:t>
+                <w:t xml:space="preserve">Kevin M. Roenitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.O. Hernandez-Castillo</w:t>
+                <w:t xml:space="preserve">Carson R. Powers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Abeysekera</w:t>
+                <w:t xml:space="preserve">Morgan N. Mccabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.S. Zwier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Houston Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89 (9), pp.093101. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (30), pp.6321-6327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5046085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b02116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881047v1</w:t>
+                <w:t xml:space="preserve">hal-01861354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformer-specific microwave spectroscopy of 3-phenylpropionitrile by strong field coherence breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. Hernandez-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Zwier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 349, pp.10-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jms.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC Stark Effect Observed in a Microwave-Millimeter/Submillimeter Wave Double-Resonance Experiment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiplexed characterization of complex gas-phase mixtures combining chirped-pulse Fourier transform microwave spectroscopy and VUV photoionization time-of-flight mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carson R. Powers</w:t>
+                <w:t xml:space="preserve">S.M. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Hernandez-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan N. Mccabe</w:t>
+                <w:t xml:space="preserve">C. Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houston Smith</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T.S. Zwier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (30), pp.6321-6327. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (9), pp.093101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b02116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5046085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861354v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep, Broadband Spectral Line Surveys of Molecule-rich Interstellar Clouds</w:t>
               </w:r>
@@ -6012,51 +6012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational preferences and internal rotation of methyl butyrate by microwave spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia O Hernandez-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6263,77 +6263,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband multi-resonant strong field coherence breaking as a tool for single isomer microwave spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hernandez-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamara Abeysekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Zwier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145 (11), pp.114203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6858,51 +6858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6970,77 +6970,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How fast are the first stages of nucleation? Reaction kinetics of the formation of heterodimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7108,64 +7108,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Margulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman A. Motiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th Colloquium on High-Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7203,77 +7203,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the first stages in nucleation: low temperature reaction kinetics of heterogeneous complex formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7328,258 +7328,258 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction Kinetics of Complexation Studied by Rotational Spectroscopy Coupled with Uniform Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants : PhDay 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902248v1</w:t>
+                <w:t xml:space="preserve">hal-03902253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction Kinetics of Complexation Studied by Rotational Spectroscopy Coupled with Uniform Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants : PhDay 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902253v1</w:t>
+                <w:t xml:space="preserve">hal-03902248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Chirped Pulse Microwave Spectrometer Dedicated to the Measurement of Reaction Product Branching Ratios for Astrochemistry</w:t>
               </w:r>
@@ -7591,64 +7591,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7690,77 +7690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the reaction between the CN radical and methanol at low temperatures using the CRESU technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidaty Cheikh Sid Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7841,64 +7841,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7953,77 +7953,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Laval Nozzles for Studies of Reaction Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Labiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8104,51 +8104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8280,51 +8280,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B29FBCD"/>
+    <w:nsid w:val="79989491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8511,51 +8511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brian-hays" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5849-8433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997750v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Alekseev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Motiyenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margules" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Motiyenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ghabi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Guillemin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Drissi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Macario Farto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Bogomolov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Glorieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corbo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2024.2413417" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fried" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer El-Abd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Wenzel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Byrne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad37ff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203428" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Libert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00757C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125564v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Glorieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogomolov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanfleteren" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150823" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-022-00936-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02922763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017978" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b08472" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361869v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Mishra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Fritz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepali Mehta-Hurt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Jawad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04328D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881047v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Fritz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Hernandez-Castillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abeysekera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Zwier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamara Abeysekera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Zwier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.03.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B26KMZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Roenitz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson R. Powers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan N. Mccabe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houston Smith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b02116" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Widicus Weaver" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Laas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Zou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Kroll" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa8098" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia O Hernandez-Castillo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kleiner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Vinh Lam Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.03.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362021v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mccabe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Shipman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967468" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361996v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez-Castillo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962505" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Weaver" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09624" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360577v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wehres" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Alligood Deprince" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althea A.M. Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.04.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp400753r" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360576v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3122402" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744993v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799153v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902248v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902253v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brian-hays" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5849-8433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997750v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Alekseev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Motiyenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margul&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799127v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Motiyenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Drissi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margules" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ghabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Guillemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Macario Farto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114917v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799020v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fried" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer El-Abd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Wenzel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Byrne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad37ff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Bogomolov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Glorieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corbo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2024.2413417" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203428" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Libert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00757C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125564v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Glorieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogomolov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanfleteren" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150823" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-022-00936-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02922763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017978" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361869v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Mishra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Fritz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepali Mehta-Hurt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Jawad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04328D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b08472" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Roenitz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson R. Powers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan N. Mccabe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houston Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b02116" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Hernandez-Castillo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamara Abeysekera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Zwier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.03.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B26KMZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Fritz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abeysekera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Zwier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046085" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Widicus Weaver" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Laas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Zou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Kroll" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa8098" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia O Hernandez-Castillo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kleiner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Vinh Lam Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2017.03.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362021v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mccabe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Shipman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967468" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361996v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez-Castillo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962505" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Weaver" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09624" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360577v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wehres" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Alligood Deprince" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althea A.M. Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.04.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp400753r" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360576v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3122402" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744993v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799153v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902248v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>